--- v0 (2026-05-27)
+++ v1 (2026-06-17)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1447">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-27 05:14:33</t>
+    <t>Актуальность прайса на: 2026-06-17 23:27:31</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -979,56 +979,50 @@
     <t>Smartec ST-PS103BNS-WT</t>
   </si>
   <si>
     <t>58286</t>
   </si>
   <si>
     <t>Smartec ST-PS103BPS-WT</t>
   </si>
   <si>
     <t>61965</t>
   </si>
   <si>
     <t>Smartec ST-PS103DAL-BK</t>
   </si>
   <si>
     <t>58618</t>
   </si>
   <si>
     <t>Smartec ST-PS103DDL-BK</t>
   </si>
   <si>
     <t>49206</t>
   </si>
   <si>
     <t>Smartec ST-PS105</t>
-  </si>
-[...4 lines deleted...]
-    <t>Smartec ST-PS105-9</t>
   </si>
   <si>
     <t>61227</t>
   </si>
   <si>
     <t>Smartec ST-PS105BDL-BK</t>
   </si>
   <si>
     <t>63718</t>
   </si>
   <si>
     <t>Smartec ST-PS105BML-BK</t>
   </si>
   <si>
     <t>63717</t>
   </si>
   <si>
     <t>Smartec ST-PS105BMS-BK</t>
   </si>
   <si>
     <t>58613</t>
   </si>
   <si>
     <t>Smartec ST-PS105BNS-WT</t>
   </si>
@@ -4812,59 +4806,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33308/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23845/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29972/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-19605/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29971/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20499/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65926/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-57133/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59176/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59128/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59129/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59130/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59131/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59132/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59133/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59162/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59163/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59164/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59135/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59136/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59137/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59138/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59167/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59140/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59141/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59142/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59143/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59144/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59146/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59169/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53818/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59148/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59149/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59150/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59151/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59171/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59153/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59154/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59155/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59156/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59172/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53793/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17593/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30012/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62467/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62468/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62469/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62470/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53846/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53851/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59231/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59232/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59233/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59234/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59235/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10725/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30005/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59237/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59238/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59240/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53854/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63582/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59243/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59244/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59236/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48768/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59212/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59214/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59215/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63571/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59184/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59183/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59185/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59187/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59186/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59189/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59188/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59200/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59202/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59204/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53837/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63573/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14068/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33308/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23845/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29972/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-19605/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29971/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65926/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-57133/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59176/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59128/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59129/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59130/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59131/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59132/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59133/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59162/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59163/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59164/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59135/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59136/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59137/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59138/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59167/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59140/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59141/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59142/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59143/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59144/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59146/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59169/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53818/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59148/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59149/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59150/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59151/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59171/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59153/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59154/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59155/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59156/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59172/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53793/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17593/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30012/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62467/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62468/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62469/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62470/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53846/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53851/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59231/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59232/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59233/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59234/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59235/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10725/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30005/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59237/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59238/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59240/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53854/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63582/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59243/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59244/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59236/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48768/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59212/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59214/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59215/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63571/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59184/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59183/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59185/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59187/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59186/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59189/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59188/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59200/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59202/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59204/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53837/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63573/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14068/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D733"/>
+  <dimension ref="A1:D732"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -7078,1073 +7072,1073 @@
     <row r="163" spans="1:4" outlineLevel="1">
       <c r="A163" s="9">
         <v>157</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="14" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="7">
         <v>2800</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="1">
       <c r="A164" s="9">
         <v>158</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C164" s="14" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="7">
-        <v>4503.83</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="1">
       <c r="A165" s="9">
         <v>159</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>323</v>
       </c>
       <c r="C165" s="14" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="7">
-        <v>2250</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="166" spans="1:4" outlineLevel="1">
       <c r="A166" s="9">
         <v>160</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="14" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="7">
-        <v>3350</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="167" spans="1:4" outlineLevel="1">
       <c r="A167" s="9">
         <v>161</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C167" s="14" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="7">
-        <v>3150</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="1">
       <c r="A168" s="9">
         <v>162</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="7">
-        <v>2200</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="1">
       <c r="A169" s="9">
         <v>163</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C169" s="14" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="7">
-        <v>2620</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="1">
       <c r="A170" s="9">
         <v>164</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C170" s="14" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="7">
-        <v>1190</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="1">
       <c r="A171" s="9">
         <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>335</v>
       </c>
       <c r="C171" s="14" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="7">
-        <v>1950</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="1">
       <c r="A172" s="9">
         <v>166</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C172" s="14" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="7">
-        <v>3300</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="1">
       <c r="A173" s="9">
         <v>167</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C173" s="14" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="7">
-        <v>3550</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="1">
       <c r="A174" s="9">
         <v>168</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="14" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="7">
-        <v>3950</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="175" spans="1:4" outlineLevel="1">
       <c r="A175" s="9">
         <v>169</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C175" s="14" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="7">
-        <v>4200</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="176" spans="1:4" outlineLevel="1">
       <c r="A176" s="9">
         <v>170</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="7">
-        <v>6600</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="177" spans="1:4" outlineLevel="1">
       <c r="A177" s="9">
         <v>171</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="7">
-        <v>7100</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="1">
       <c r="A178" s="9">
         <v>172</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="7">
-        <v>4850</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="1">
       <c r="A179" s="9">
         <v>173</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C179" s="14" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="7">
-        <v>3900</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="1">
       <c r="A180" s="9">
         <v>174</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C180" s="14" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="7">
-        <v>4180</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="1">
       <c r="A181" s="9">
         <v>175</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="14" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="7">
-        <v>7950</v>
+        <v>5870</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="1">
       <c r="A182" s="9">
         <v>176</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="14" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="7">
-        <v>5870</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="1">
       <c r="A183" s="9">
         <v>177</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="14" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="7">
-        <v>5700</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
-        <v>8650</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>5350</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
-        <v>13000</v>
+        <v>16600</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="7">
-        <v>16600</v>
+        <v>19400</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="1">
       <c r="A188" s="9">
         <v>182</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="14" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="7">
-        <v>19400</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="1">
       <c r="A189" s="9">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="7">
-        <v>2250</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
-        <v>1950</v>
+        <v>4235.26</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
-        <v>4754</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="7">
-        <v>4250</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="1">
       <c r="A193" s="9">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="14" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="7">
-        <v>6250</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="1">
       <c r="A194" s="9">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="14" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="7">
-        <v>3850</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="1">
       <c r="A195" s="9">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="14" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="7">
-        <v>5320</v>
+        <v>487</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="1">
       <c r="A196" s="9">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="14" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="7">
-        <v>487</v>
+        <v>258</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="1">
       <c r="A197" s="9">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="14" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="7">
-        <v>258</v>
+        <v>700</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="1">
       <c r="A198" s="9">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="14" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="7">
-        <v>700</v>
+        <v>722</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="1">
       <c r="A199" s="9">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="7">
-        <v>722</v>
+        <v>602</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="1">
       <c r="A200" s="9">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="7">
-        <v>602</v>
+        <v>876</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="1">
       <c r="A201" s="9">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="14" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="7">
-        <v>876</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="1">
       <c r="A202" s="9">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="14" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="7">
-        <v>1333</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="1">
       <c r="A203" s="9">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="14" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="7">
-        <v>3640</v>
+        <v>6277</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="1">
       <c r="A204" s="9">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="14" t="s">
         <v>402</v>
       </c>
       <c r="D204" s="7">
-        <v>6277</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="1">
       <c r="A205" s="9">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="7">
-        <v>1735</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="1">
       <c r="A206" s="9">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="7">
-        <v>1784</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="1">
       <c r="A207" s="9">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="7">
-        <v>14450</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="1">
       <c r="A208" s="9">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="14" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="7">
-        <v>2630</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="1">
       <c r="A209" s="9">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="14" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="7">
-        <v>4646</v>
+        <v>295</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="1">
       <c r="A210" s="9">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="14" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="7">
-        <v>295</v>
+        <v>370</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="1">
       <c r="A211" s="9">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="7">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="1">
       <c r="A212" s="9">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="14" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="7">
-        <v>500</v>
+        <v>670</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="1">
       <c r="A213" s="9">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="7">
-        <v>670</v>
+        <v>850</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="1">
       <c r="A214" s="9">
         <v>208</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="7">
-        <v>850</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="1">
       <c r="A215" s="9">
         <v>209</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="14" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="7">
-        <v>1070</v>
+        <v>285</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="1">
       <c r="A216" s="9">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="7">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
-        <v>340</v>
+        <v>470</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>470</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
-        <v>2430</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>14500</v>
+        <v>37800</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
         <v>37800</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
-        <v>37800</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
-        <v>19100</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>20400</v>
+        <v>63100</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
         <v>63100</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
-        <v>63100</v>
+        <v>40900</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
-        <v>40900</v>
+        <v>75800</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
         <v>75800</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
-        <v>75800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="7">
-        <v>6900</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="1">
       <c r="A231" s="9">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="14" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="7">
-        <v>8900</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="1">
       <c r="A232" s="9">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="14" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="7">
-        <v>3600</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="1">
       <c r="A233" s="9">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="14" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="7">
-        <v>6100</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="1">
       <c r="A234" s="9">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="14" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="7">
-        <v>9200</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="1">
       <c r="A235" s="9">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="14" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="7">
-        <v>3650</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="1">
       <c r="A236" s="9">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="14" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="7">
-        <v>7800</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="1">
       <c r="A237" s="9">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="7">
-        <v>9800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="1">
       <c r="A238" s="9">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="14" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="1">
       <c r="A239" s="9">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="14" t="s">
         <v>472</v>
@@ -8198,373 +8192,373 @@
     <row r="243" spans="1:4" outlineLevel="1">
       <c r="A243" s="9">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="14" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
-        <v>0</v>
+        <v>23600</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
-        <v>23600</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="7">
-        <v>74000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
-        <v>27000</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
         <v>73000</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
-        <v>73000</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
         <v>74000</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
         <v>74000</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>74000</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="7">
-        <v>0</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="1">
       <c r="A255" s="9">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="14" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="7">
-        <v>87000</v>
+        <v>342000</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="1">
       <c r="A256" s="9">
         <v>250</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="14" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="7">
-        <v>342000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="1">
       <c r="A257" s="9">
         <v>251</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="14" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>0</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
         <v>73000</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>73000</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
         <v>74000</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>74000</v>
+        <v>82900</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
-        <v>82900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
-        <v>0</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>86000</v>
+        <v>84300</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
-        <v>84300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="1">
       <c r="A269" s="9">
         <v>263</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="14" t="s">
         <v>532</v>
@@ -8604,6478 +8598,6464 @@
     <row r="272" spans="1:4" outlineLevel="1">
       <c r="A272" s="9">
         <v>266</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="1">
       <c r="A273" s="9">
         <v>267</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="14" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="7">
-        <v>0</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="1">
       <c r="A274" s="9">
         <v>268</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C274" s="14" t="s">
         <v>542</v>
       </c>
       <c r="D274" s="7">
-        <v>86000</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="1">
       <c r="A275" s="9">
         <v>269</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C275" s="14" t="s">
         <v>544</v>
       </c>
       <c r="D275" s="7">
-        <v>104000</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="1">
       <c r="A276" s="9">
         <v>270</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C276" s="14" t="s">
         <v>546</v>
       </c>
       <c r="D276" s="7">
-        <v>98700</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="1">
       <c r="A277" s="9">
         <v>271</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>548</v>
       </c>
       <c r="D277" s="7">
         <v>104000</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="1">
       <c r="A278" s="9">
         <v>272</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C278" s="14" t="s">
         <v>550</v>
       </c>
       <c r="D278" s="7">
-        <v>104000</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="1">
       <c r="A279" s="9">
         <v>273</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C279" s="14" t="s">
         <v>552</v>
       </c>
       <c r="D279" s="7">
-        <v>98700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="1">
       <c r="A280" s="9">
         <v>274</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="14" t="s">
         <v>554</v>
       </c>
       <c r="D280" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="1">
       <c r="A281" s="9">
         <v>275</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C281" s="14" t="s">
         <v>556</v>
       </c>
       <c r="D281" s="7">
-        <v>0</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="1">
       <c r="A282" s="9">
         <v>276</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C282" s="14" t="s">
         <v>558</v>
       </c>
       <c r="D282" s="7">
-        <v>142000</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="1">
       <c r="A283" s="9">
         <v>277</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>560</v>
       </c>
       <c r="D283" s="7">
         <v>129000</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="1">
       <c r="A284" s="9">
         <v>278</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>562</v>
       </c>
       <c r="D284" s="7">
-        <v>129000</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="1">
       <c r="A285" s="9">
         <v>279</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>564</v>
       </c>
       <c r="D285" s="7">
         <v>142000</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="1">
       <c r="A286" s="9">
         <v>280</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="14" t="s">
         <v>566</v>
       </c>
       <c r="D286" s="7">
         <v>142000</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="1">
       <c r="A287" s="9">
         <v>281</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C287" s="14" t="s">
         <v>568</v>
       </c>
       <c r="D287" s="7">
-        <v>142000</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="1">
       <c r="A288" s="9">
         <v>282</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="14" t="s">
         <v>570</v>
       </c>
       <c r="D288" s="7">
-        <v>129000</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="1">
       <c r="A289" s="9">
         <v>283</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C289" s="14" t="s">
         <v>572</v>
       </c>
       <c r="D289" s="7">
-        <v>14900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="1">
       <c r="A290" s="9">
         <v>284</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C290" s="14" t="s">
         <v>574</v>
       </c>
       <c r="D290" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="1">
       <c r="A291" s="9">
         <v>285</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C291" s="14" t="s">
         <v>576</v>
       </c>
       <c r="D291" s="7">
-        <v>0</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="1">
       <c r="A292" s="9">
         <v>286</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>578</v>
       </c>
       <c r="D292" s="7">
-        <v>15900</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="1">
       <c r="A293" s="9">
         <v>287</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C293" s="14" t="s">
         <v>580</v>
       </c>
       <c r="D293" s="7">
-        <v>17400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="1">
       <c r="A294" s="9">
         <v>288</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>582</v>
       </c>
       <c r="D294" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="1">
       <c r="A295" s="9">
         <v>289</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C295" s="14" t="s">
         <v>584</v>
       </c>
       <c r="D295" s="7">
-        <v>0</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="1">
       <c r="A296" s="9">
         <v>290</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C296" s="14" t="s">
         <v>586</v>
       </c>
       <c r="D296" s="7">
-        <v>12800</v>
+        <v>260000</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="1">
       <c r="A297" s="9">
         <v>291</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C297" s="14" t="s">
         <v>588</v>
       </c>
       <c r="D297" s="7">
-        <v>260000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="1">
       <c r="A298" s="9">
         <v>292</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C298" s="14" t="s">
         <v>590</v>
       </c>
       <c r="D298" s="7">
-        <v>0</v>
+        <v>20300</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="1">
       <c r="A299" s="9">
         <v>293</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>592</v>
       </c>
       <c r="D299" s="7">
-        <v>20300</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="300" spans="1:4" outlineLevel="1">
       <c r="A300" s="9">
         <v>294</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>593</v>
       </c>
       <c r="C300" s="14" t="s">
         <v>594</v>
       </c>
       <c r="D300" s="7">
-        <v>21300</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="301" spans="1:4" outlineLevel="1">
       <c r="A301" s="9">
         <v>295</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>595</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>596</v>
       </c>
       <c r="D301" s="7">
-        <v>48300</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="302" spans="1:4" outlineLevel="1">
       <c r="A302" s="9">
         <v>296</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>597</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>598</v>
       </c>
       <c r="D302" s="7">
-        <v>19900</v>
+        <v>121000</v>
       </c>
     </row>
     <row r="303" spans="1:4" outlineLevel="1">
       <c r="A303" s="9">
         <v>297</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>600</v>
       </c>
       <c r="D303" s="7">
-        <v>121000</v>
+        <v>78700</v>
       </c>
     </row>
     <row r="304" spans="1:4" outlineLevel="1">
       <c r="A304" s="9">
         <v>298</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>602</v>
       </c>
       <c r="D304" s="7">
-        <v>78700</v>
+        <v>154000</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="1">
       <c r="A305" s="9">
         <v>299</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>603</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>604</v>
       </c>
       <c r="D305" s="7">
-        <v>154000</v>
+        <v>65900</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="1">
       <c r="A306" s="9">
         <v>300</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>606</v>
       </c>
       <c r="D306" s="7">
-        <v>65900</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="1">
       <c r="A307" s="9">
         <v>301</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>607</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>608</v>
       </c>
       <c r="D307" s="7">
-        <v>14200</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="308" spans="1:4" outlineLevel="1">
       <c r="A308" s="9">
         <v>302</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>609</v>
       </c>
       <c r="C308" s="14" t="s">
         <v>610</v>
       </c>
       <c r="D308" s="7">
-        <v>9000</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="309" spans="1:4" outlineLevel="1">
       <c r="A309" s="9">
         <v>303</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>611</v>
       </c>
       <c r="C309" s="14" t="s">
         <v>612</v>
       </c>
       <c r="D309" s="7">
-        <v>2030</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="310" spans="1:4" outlineLevel="1">
       <c r="A310" s="9">
         <v>304</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C310" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D310" s="7">
-        <v>3040</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="311" spans="1:4" outlineLevel="1">
       <c r="A311" s="9">
         <v>305</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>615</v>
       </c>
       <c r="C311" s="14" t="s">
         <v>616</v>
       </c>
       <c r="D311" s="7">
-        <v>3550</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="312" spans="1:4" outlineLevel="1">
       <c r="A312" s="9">
         <v>306</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>617</v>
       </c>
       <c r="C312" s="14" t="s">
         <v>618</v>
       </c>
       <c r="D312" s="7">
-        <v>10800</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="313" spans="1:4" outlineLevel="1">
       <c r="A313" s="9">
         <v>307</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>619</v>
       </c>
       <c r="C313" s="14" t="s">
         <v>620</v>
       </c>
       <c r="D313" s="7">
-        <v>1940</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="314" spans="1:4" outlineLevel="1">
       <c r="A314" s="9">
         <v>308</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C314" s="14" t="s">
         <v>622</v>
       </c>
       <c r="D314" s="7">
-        <v>3590</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="315" spans="1:4" outlineLevel="1">
       <c r="A315" s="9">
         <v>309</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>623</v>
       </c>
       <c r="C315" s="14" t="s">
         <v>624</v>
       </c>
       <c r="D315" s="7">
-        <v>4370</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="316" spans="1:4" outlineLevel="1">
       <c r="A316" s="9">
         <v>310</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>625</v>
       </c>
       <c r="C316" s="14" t="s">
         <v>626</v>
       </c>
       <c r="D316" s="7">
-        <v>2550</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="317" spans="1:4" outlineLevel="1">
       <c r="A317" s="9">
         <v>311</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>627</v>
       </c>
       <c r="C317" s="14" t="s">
         <v>628</v>
       </c>
       <c r="D317" s="7">
-        <v>3390</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="318" spans="1:4" outlineLevel="1">
       <c r="A318" s="9">
         <v>312</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C318" s="14" t="s">
         <v>630</v>
       </c>
       <c r="D318" s="7">
-        <v>4390</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="319" spans="1:4" outlineLevel="1">
       <c r="A319" s="9">
         <v>313</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>632</v>
       </c>
       <c r="D319" s="7">
-        <v>3040</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="1">
       <c r="A320" s="9">
         <v>314</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>633</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>634</v>
       </c>
       <c r="D320" s="7">
-        <v>3490</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="1">
       <c r="A321" s="9">
         <v>315</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>635</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>636</v>
       </c>
       <c r="D321" s="7">
-        <v>6700</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="1">
       <c r="A322" s="9">
         <v>316</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>638</v>
       </c>
       <c r="D322" s="7">
-        <v>6000</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="323" spans="1:4" outlineLevel="1">
       <c r="A323" s="9">
         <v>317</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>639</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>640</v>
       </c>
       <c r="D323" s="7">
         <v>13100</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="1">
       <c r="A324" s="9">
         <v>318</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>642</v>
       </c>
       <c r="D324" s="7">
-        <v>13100</v>
+        <v>22200</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="1">
       <c r="A325" s="9">
         <v>319</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>644</v>
       </c>
       <c r="D325" s="7">
-        <v>22200</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="1">
       <c r="A326" s="9">
         <v>320</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>646</v>
       </c>
       <c r="D326" s="7">
-        <v>20600</v>
+        <v>27900</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="1">
       <c r="A327" s="9">
         <v>321</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>648</v>
       </c>
       <c r="D327" s="7">
-        <v>27900</v>
+        <v>30200</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="1">
       <c r="A328" s="9">
         <v>322</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>650</v>
       </c>
       <c r="D328" s="7">
-        <v>30200</v>
+        <v>42164</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="1">
       <c r="A329" s="9">
         <v>323</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>652</v>
       </c>
       <c r="D329" s="7">
-        <v>42164</v>
+        <v>31622</v>
       </c>
     </row>
     <row r="330" spans="1:4" outlineLevel="1">
       <c r="A330" s="9">
         <v>324</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>653</v>
       </c>
       <c r="C330" s="14" t="s">
         <v>654</v>
       </c>
       <c r="D330" s="7">
-        <v>31622</v>
+        <v>51915</v>
       </c>
     </row>
     <row r="331" spans="1:4" outlineLevel="1">
       <c r="A331" s="9">
         <v>325</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C331" s="14" t="s">
         <v>656</v>
       </c>
       <c r="D331" s="7">
-        <v>51915</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="332" spans="1:4" outlineLevel="1">
       <c r="A332" s="9">
         <v>326</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>658</v>
       </c>
       <c r="D332" s="7">
-        <v>1462</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="333" spans="1:4" outlineLevel="1">
       <c r="A333" s="9">
         <v>327</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>659</v>
       </c>
       <c r="C333" s="14" t="s">
         <v>660</v>
       </c>
       <c r="D333" s="7">
-        <v>1354</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="334" spans="1:4" outlineLevel="1">
       <c r="A334" s="9">
         <v>328</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>661</v>
       </c>
       <c r="C334" s="14" t="s">
         <v>662</v>
       </c>
       <c r="D334" s="7">
-        <v>1462</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="335" spans="1:4" outlineLevel="1">
       <c r="A335" s="9">
         <v>329</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C335" s="14" t="s">
         <v>664</v>
       </c>
       <c r="D335" s="7">
-        <v>2162</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="336" spans="1:4" outlineLevel="1">
       <c r="A336" s="9">
         <v>330</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>665</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>666</v>
       </c>
       <c r="D336" s="7">
-        <v>2391</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="337" spans="1:4" outlineLevel="1">
       <c r="A337" s="9">
         <v>331</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C337" s="14" t="s">
         <v>668</v>
       </c>
       <c r="D337" s="7">
-        <v>4264</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="338" spans="1:4" outlineLevel="1">
       <c r="A338" s="9">
         <v>332</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>669</v>
       </c>
       <c r="C338" s="14" t="s">
         <v>670</v>
       </c>
       <c r="D338" s="7">
-        <v>6087</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="339" spans="1:4" outlineLevel="1">
       <c r="A339" s="9">
         <v>333</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C339" s="14" t="s">
         <v>672</v>
       </c>
       <c r="D339" s="7">
-        <v>1173</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="340" spans="1:4" outlineLevel="1">
       <c r="A340" s="9">
         <v>334</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>673</v>
       </c>
       <c r="C340" s="14" t="s">
         <v>674</v>
       </c>
       <c r="D340" s="7">
-        <v>2768</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="341" spans="1:4" outlineLevel="1">
       <c r="A341" s="9">
         <v>335</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>675</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>676</v>
       </c>
       <c r="D341" s="7">
-        <v>4421</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="342" spans="1:4" outlineLevel="1">
       <c r="A342" s="9">
         <v>336</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>677</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>678</v>
       </c>
       <c r="D342" s="7">
-        <v>5725</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="343" spans="1:4" outlineLevel="1">
       <c r="A343" s="9">
         <v>337</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C343" s="14" t="s">
         <v>680</v>
       </c>
       <c r="D343" s="7">
-        <v>6087</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="344" spans="1:4" outlineLevel="1">
       <c r="A344" s="9">
         <v>338</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>681</v>
       </c>
       <c r="C344" s="14" t="s">
         <v>682</v>
       </c>
       <c r="D344" s="7">
-        <v>4522</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="345" spans="1:4" outlineLevel="1">
       <c r="A345" s="9">
         <v>339</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C345" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D345" s="7">
-        <v>5906</v>
+        <v>6137</v>
       </c>
     </row>
     <row r="346" spans="1:4" outlineLevel="1">
       <c r="A346" s="9">
         <v>340</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C346" s="14" t="s">
         <v>686</v>
       </c>
       <c r="D346" s="7">
-        <v>6137</v>
+        <v>5134</v>
       </c>
     </row>
     <row r="347" spans="1:4" outlineLevel="1">
       <c r="A347" s="9">
         <v>341</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C347" s="14" t="s">
         <v>688</v>
       </c>
       <c r="D347" s="7">
-        <v>5134</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="348" spans="1:4" outlineLevel="1">
       <c r="A348" s="9">
         <v>342</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>689</v>
       </c>
       <c r="C348" s="14" t="s">
         <v>690</v>
       </c>
       <c r="D348" s="7">
-        <v>3431</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="349" spans="1:4" outlineLevel="1">
       <c r="A349" s="9">
         <v>343</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C349" s="14" t="s">
         <v>692</v>
       </c>
       <c r="D349" s="7">
-        <v>4565</v>
+        <v>9156</v>
       </c>
     </row>
     <row r="350" spans="1:4" outlineLevel="1">
       <c r="A350" s="9">
         <v>344</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C350" s="14" t="s">
         <v>694</v>
       </c>
       <c r="D350" s="7">
-        <v>9156</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="351" spans="1:4" outlineLevel="1">
       <c r="A351" s="9">
         <v>345</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C351" s="14" t="s">
         <v>696</v>
       </c>
       <c r="D351" s="7">
-        <v>11862</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="352" spans="1:4" outlineLevel="1">
       <c r="A352" s="9">
         <v>346</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C352" s="14" t="s">
         <v>698</v>
       </c>
       <c r="D352" s="7">
-        <v>2573</v>
+        <v>8522</v>
       </c>
     </row>
     <row r="353" spans="1:4" outlineLevel="1">
       <c r="A353" s="9">
         <v>347</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>699</v>
       </c>
       <c r="C353" s="14" t="s">
         <v>700</v>
       </c>
       <c r="D353" s="7">
-        <v>8522</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="354" spans="1:4" outlineLevel="1">
       <c r="A354" s="9">
         <v>348</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C354" s="14" t="s">
         <v>702</v>
       </c>
       <c r="D354" s="7">
-        <v>5967</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="355" spans="1:4" outlineLevel="1">
       <c r="A355" s="9">
         <v>349</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>703</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>704</v>
       </c>
       <c r="D355" s="7">
-        <v>4348</v>
+        <v>7199</v>
       </c>
     </row>
     <row r="356" spans="1:4" outlineLevel="1">
       <c r="A356" s="9">
         <v>350</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>705</v>
       </c>
       <c r="C356" s="14" t="s">
         <v>706</v>
       </c>
       <c r="D356" s="7">
-        <v>7199</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="357" spans="1:4" outlineLevel="1">
       <c r="A357" s="9">
         <v>351</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>707</v>
       </c>
       <c r="C357" s="14" t="s">
         <v>708</v>
       </c>
       <c r="D357" s="7">
-        <v>6076</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="358" spans="1:4" outlineLevel="1">
       <c r="A358" s="9">
         <v>352</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C358" s="14" t="s">
         <v>710</v>
       </c>
       <c r="D358" s="7">
-        <v>10050</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="359" spans="1:4" outlineLevel="1">
       <c r="A359" s="9">
         <v>353</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C359" s="14" t="s">
         <v>712</v>
       </c>
       <c r="D359" s="7">
-        <v>5605</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="360" spans="1:4" outlineLevel="1">
       <c r="A360" s="9">
         <v>354</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C360" s="14" t="s">
         <v>714</v>
       </c>
       <c r="D360" s="7">
-        <v>4384</v>
+        <v>8467</v>
       </c>
     </row>
     <row r="361" spans="1:4" outlineLevel="1">
       <c r="A361" s="9">
         <v>355</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C361" s="14" t="s">
         <v>716</v>
       </c>
       <c r="D361" s="7">
-        <v>8467</v>
+        <v>7695</v>
       </c>
     </row>
     <row r="362" spans="1:4" outlineLevel="1">
       <c r="A362" s="9">
         <v>356</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C362" s="14" t="s">
         <v>718</v>
       </c>
       <c r="D362" s="7">
-        <v>7695</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="363" spans="1:4" outlineLevel="1">
       <c r="A363" s="9">
         <v>357</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>719</v>
       </c>
       <c r="C363" s="14" t="s">
         <v>720</v>
       </c>
       <c r="D363" s="7">
-        <v>4710</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="364" spans="1:4" outlineLevel="1">
       <c r="A364" s="9">
         <v>358</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C364" s="14" t="s">
         <v>722</v>
       </c>
       <c r="D364" s="7">
-        <v>12634</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="365" spans="1:4" outlineLevel="1">
       <c r="A365" s="9">
         <v>359</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C365" s="14" t="s">
         <v>724</v>
       </c>
       <c r="D365" s="7">
-        <v>9240</v>
+        <v>8587</v>
       </c>
     </row>
     <row r="366" spans="1:4" outlineLevel="1">
       <c r="A366" s="9">
         <v>360</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>726</v>
       </c>
       <c r="D366" s="7">
-        <v>8587</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="367" spans="1:4" outlineLevel="1">
       <c r="A367" s="9">
         <v>361</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>727</v>
       </c>
       <c r="C367" s="14" t="s">
         <v>728</v>
       </c>
       <c r="D367" s="7">
-        <v>2841</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="368" spans="1:4" outlineLevel="1">
       <c r="A368" s="9">
         <v>362</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C368" s="14" t="s">
         <v>730</v>
       </c>
       <c r="D368" s="7">
-        <v>4464</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="369" spans="1:4" outlineLevel="1">
       <c r="A369" s="9">
         <v>363</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C369" s="14" t="s">
         <v>732</v>
       </c>
       <c r="D369" s="7">
-        <v>3348</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="370" spans="1:4" outlineLevel="1">
       <c r="A370" s="9">
         <v>364</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C370" s="14" t="s">
         <v>734</v>
       </c>
       <c r="D370" s="7">
-        <v>5073</v>
+        <v>7319</v>
       </c>
     </row>
     <row r="371" spans="1:4" outlineLevel="1">
       <c r="A371" s="9">
         <v>365</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C371" s="14" t="s">
         <v>736</v>
       </c>
       <c r="D371" s="7">
-        <v>7319</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="372" spans="1:4" outlineLevel="1">
       <c r="A372" s="9">
         <v>366</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C372" s="14" t="s">
         <v>738</v>
       </c>
       <c r="D372" s="7">
-        <v>5967</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="373" spans="1:4" outlineLevel="1">
       <c r="A373" s="9">
         <v>367</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C373" s="14" t="s">
         <v>740</v>
       </c>
       <c r="D373" s="7">
-        <v>4905</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="374" spans="1:4" outlineLevel="1">
       <c r="A374" s="9">
         <v>368</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>741</v>
       </c>
       <c r="C374" s="14" t="s">
         <v>742</v>
       </c>
       <c r="D374" s="7">
-        <v>11862</v>
+        <v>8594</v>
       </c>
     </row>
     <row r="375" spans="1:4" outlineLevel="1">
       <c r="A375" s="9">
         <v>369</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C375" s="14" t="s">
         <v>744</v>
       </c>
       <c r="D375" s="7">
-        <v>8594</v>
+        <v>6728</v>
       </c>
     </row>
     <row r="376" spans="1:4" outlineLevel="1">
       <c r="A376" s="9">
         <v>370</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C376" s="14" t="s">
         <v>746</v>
       </c>
       <c r="D376" s="7">
-        <v>6728</v>
+        <v>8841</v>
       </c>
     </row>
     <row r="377" spans="1:4" outlineLevel="1">
       <c r="A377" s="9">
         <v>371</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C377" s="14" t="s">
         <v>748</v>
       </c>
       <c r="D377" s="7">
-        <v>8841</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="378" spans="1:4" outlineLevel="1">
       <c r="A378" s="9">
         <v>372</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C378" s="14" t="s">
         <v>750</v>
       </c>
       <c r="D378" s="7">
-        <v>9566</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="379" spans="1:4" outlineLevel="1">
       <c r="A379" s="9">
         <v>373</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C379" s="14" t="s">
         <v>752</v>
       </c>
       <c r="D379" s="7">
-        <v>8105</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="380" spans="1:4" outlineLevel="1">
       <c r="A380" s="9">
         <v>374</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>753</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>754</v>
       </c>
       <c r="D380" s="7">
-        <v>12634</v>
+        <v>15943</v>
       </c>
     </row>
     <row r="381" spans="1:4" outlineLevel="1">
       <c r="A381" s="9">
         <v>375</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>756</v>
       </c>
       <c r="D381" s="7">
-        <v>15943</v>
+        <v>20195</v>
       </c>
     </row>
     <row r="382" spans="1:4" outlineLevel="1">
       <c r="A382" s="9">
         <v>376</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C382" s="14" t="s">
         <v>758</v>
       </c>
       <c r="D382" s="7">
-        <v>20195</v>
+        <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:4" outlineLevel="1">
       <c r="A383" s="9">
         <v>377</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>760</v>
       </c>
       <c r="D383" s="7">
-        <v>0</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="384" spans="1:4" outlineLevel="1">
       <c r="A384" s="9">
         <v>378</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D384" s="7">
-        <v>1620</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="1">
       <c r="A385" s="9">
         <v>379</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7">
-        <v>1390</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="1">
       <c r="A386" s="9">
         <v>380</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D386" s="7">
-        <v>4610</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="1">
       <c r="A387" s="9">
         <v>381</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D387" s="7">
-        <v>2770</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="1">
       <c r="A388" s="9">
         <v>382</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D388" s="7">
-        <v>3950</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="1">
       <c r="A389" s="9">
         <v>383</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D389" s="7">
-        <v>4020</v>
+        <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="1">
       <c r="A390" s="9">
         <v>384</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D390" s="7">
-        <v>0</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="1">
       <c r="A391" s="9">
         <v>385</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D391" s="7">
-        <v>3560</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="1">
       <c r="A392" s="9">
         <v>386</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D392" s="7">
-        <v>2480</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="1">
       <c r="A393" s="9">
         <v>387</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D393" s="7">
-        <v>3050</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="1">
       <c r="A394" s="9">
         <v>388</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D394" s="7">
-        <v>1420</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="1">
       <c r="A395" s="9">
         <v>389</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D395" s="7">
-        <v>7400</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="1">
       <c r="A396" s="9">
         <v>390</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D396" s="7">
-        <v>9200</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="1">
       <c r="A397" s="9">
         <v>391</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>788</v>
       </c>
       <c r="D397" s="7">
-        <v>1640</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="398" spans="1:4" outlineLevel="1">
       <c r="A398" s="9">
         <v>392</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C398" s="14" t="s">
         <v>790</v>
       </c>
       <c r="D398" s="7">
-        <v>1500</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="399" spans="1:4" outlineLevel="1">
       <c r="A399" s="9">
         <v>393</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C399" s="14" t="s">
         <v>792</v>
       </c>
       <c r="D399" s="7">
-        <v>4850</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="400" spans="1:4" outlineLevel="1">
       <c r="A400" s="9">
         <v>394</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C400" s="14" t="s">
         <v>794</v>
       </c>
       <c r="D400" s="7">
-        <v>7200</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="401" spans="1:4" outlineLevel="1">
       <c r="A401" s="9">
         <v>395</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>795</v>
       </c>
       <c r="C401" s="14" t="s">
         <v>796</v>
       </c>
       <c r="D401" s="7">
-        <v>10300</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="402" spans="1:4" outlineLevel="1">
       <c r="A402" s="9">
         <v>396</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C402" s="14" t="s">
         <v>798</v>
       </c>
       <c r="D402" s="7">
-        <v>1940</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="403" spans="1:4" outlineLevel="1">
       <c r="A403" s="9">
         <v>397</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C403" s="14" t="s">
         <v>800</v>
       </c>
       <c r="D403" s="7">
-        <v>2670</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="1">
       <c r="A404" s="9">
         <v>398</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D404" s="7">
-        <v>5200</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="1">
       <c r="A405" s="9">
         <v>399</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D405" s="7">
-        <v>4050</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="1">
       <c r="A406" s="9">
         <v>400</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D406" s="7">
-        <v>13000</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="1">
       <c r="A407" s="9">
         <v>401</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D407" s="7">
-        <v>2580</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="1">
       <c r="A408" s="9">
         <v>402</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D408" s="7">
-        <v>9100</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="1">
       <c r="A409" s="9">
         <v>403</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C409" s="14" t="s">
         <v>812</v>
       </c>
       <c r="D409" s="7">
-        <v>12600</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="1">
       <c r="A410" s="9">
         <v>404</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>814</v>
       </c>
       <c r="D410" s="7">
-        <v>4190</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="1">
       <c r="A411" s="9">
         <v>405</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C411" s="14" t="s">
         <v>816</v>
       </c>
       <c r="D411" s="7">
-        <v>7600</v>
+        <v>14800</v>
       </c>
     </row>
     <row r="412" spans="1:4" outlineLevel="1">
       <c r="A412" s="9">
         <v>406</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>817</v>
       </c>
       <c r="C412" s="14" t="s">
         <v>818</v>
       </c>
       <c r="D412" s="7">
-        <v>14800</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="1">
       <c r="A413" s="9">
         <v>407</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>820</v>
       </c>
       <c r="D413" s="7">
-        <v>5900</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="1">
       <c r="A414" s="9">
         <v>408</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>821</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>822</v>
       </c>
       <c r="D414" s="7">
-        <v>12400</v>
+        <v>17700</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="1">
       <c r="A415" s="9">
         <v>409</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>823</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>824</v>
       </c>
       <c r="D415" s="7">
-        <v>17700</v>
+        <v>16800</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="1">
       <c r="A416" s="9">
         <v>410</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>825</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>826</v>
       </c>
       <c r="D416" s="7">
-        <v>16800</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="1">
       <c r="A417" s="9">
         <v>411</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>827</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>828</v>
       </c>
       <c r="D417" s="7">
         <v>8100</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="1">
       <c r="A418" s="9">
         <v>412</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>829</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>830</v>
       </c>
       <c r="D418" s="7">
-        <v>8100</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="1">
       <c r="A419" s="9">
         <v>413</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>831</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>832</v>
       </c>
       <c r="D419" s="7">
-        <v>4960</v>
+        <v>18400</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="1">
       <c r="A420" s="9">
         <v>414</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>834</v>
       </c>
       <c r="D420" s="7">
-        <v>18400</v>
+        <v>16200</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="1">
       <c r="A421" s="9">
         <v>415</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>835</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>836</v>
       </c>
       <c r="D421" s="7">
-        <v>16200</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="1">
       <c r="A422" s="9">
         <v>416</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>838</v>
       </c>
       <c r="D422" s="7">
-        <v>3120</v>
+        <v>32900</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="1">
       <c r="A423" s="9">
         <v>417</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>839</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>840</v>
       </c>
       <c r="D423" s="7">
-        <v>32900</v>
+        <v>16300</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="1">
       <c r="A424" s="9">
         <v>418</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>841</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>842</v>
       </c>
       <c r="D424" s="7">
-        <v>16300</v>
+        <v>20100</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="1">
       <c r="A425" s="9">
         <v>419</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>843</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>844</v>
       </c>
       <c r="D425" s="7">
-        <v>20100</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="1">
       <c r="A426" s="9">
         <v>420</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>846</v>
       </c>
       <c r="D426" s="7">
-        <v>19100</v>
+        <v>32900</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="1">
       <c r="A427" s="9">
         <v>421</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>847</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>848</v>
       </c>
       <c r="D427" s="7">
-        <v>32900</v>
+        <v>13400</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="1">
       <c r="A428" s="9">
         <v>422</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>849</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>850</v>
       </c>
       <c r="D428" s="7">
-        <v>13400</v>
+        <v>32900</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="1">
       <c r="A429" s="9">
         <v>423</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>852</v>
       </c>
       <c r="D429" s="7">
-        <v>32900</v>
+        <v>17600</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="1">
       <c r="A430" s="9">
         <v>424</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>853</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>854</v>
       </c>
       <c r="D430" s="7">
-        <v>17600</v>
+        <v>22300</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="1">
       <c r="A431" s="9">
         <v>425</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>855</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>856</v>
       </c>
       <c r="D431" s="7">
-        <v>22300</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="1">
       <c r="A432" s="9">
         <v>426</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>857</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>858</v>
       </c>
       <c r="D432" s="7">
-        <v>19100</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="1">
       <c r="A433" s="9">
         <v>427</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>859</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>860</v>
       </c>
       <c r="D433" s="7">
-        <v>7900</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="1">
       <c r="A434" s="9">
         <v>428</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>861</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>862</v>
       </c>
       <c r="D434" s="7">
-        <v>7300</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="1">
       <c r="A435" s="9">
         <v>429</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>863</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>864</v>
       </c>
       <c r="D435" s="7">
-        <v>20600</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="1">
       <c r="A436" s="9">
         <v>430</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>865</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>866</v>
       </c>
       <c r="D436" s="7">
-        <v>15300</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="1">
-      <c r="A437" s="9">
-[...2 lines deleted...]
-      <c r="B437" s="4" t="s">
+      <c r="A437" s="10" t="s">
         <v>867</v>
       </c>
-      <c r="C437" s="14" t="s">
+      <c r="B437" s="0"/>
+      <c r="C437" s="12"/>
+      <c r="D437" s="5"/>
+    </row>
+    <row r="438" spans="1:4" outlineLevel="2">
+      <c r="A438" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B438" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" outlineLevel="2">
+      <c r="A439" s="9">
+        <v>1</v>
+      </c>
+      <c r="B439" s="4" t="s">
         <v>868</v>
       </c>
-      <c r="D437" s="7">
-[...4 lines deleted...]
-      <c r="A438" s="10" t="s">
+      <c r="C439" s="14" t="s">
         <v>869</v>
       </c>
-      <c r="B438" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D439" s="7">
+        <v>409</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>871</v>
       </c>
       <c r="D440" s="7">
-        <v>420</v>
+        <v>629</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>872</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>873</v>
       </c>
       <c r="D441" s="7">
-        <v>578.79</v>
+        <v>708.8</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>874</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>875</v>
       </c>
       <c r="D442" s="7">
-        <v>651.17</v>
+        <v>733.2</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>877</v>
       </c>
       <c r="D443" s="7">
-        <v>680.1</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>879</v>
       </c>
       <c r="D444" s="7">
-        <v>1324</v>
+        <v>2198.6</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>880</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>881</v>
       </c>
       <c r="D445" s="7">
-        <v>1982.38</v>
+        <v>3487.7</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>882</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>883</v>
       </c>
       <c r="D446" s="7">
-        <v>3125.5</v>
+        <v>5723.3</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>885</v>
       </c>
       <c r="D447" s="7">
-        <v>5136.87</v>
+        <v>655.3</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>886</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>887</v>
       </c>
       <c r="D448" s="7">
-        <v>673</v>
+        <v>1005.8</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>888</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>889</v>
       </c>
       <c r="D449" s="7">
-        <v>1033</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>891</v>
       </c>
       <c r="D450" s="7">
-        <v>1140</v>
+        <v>1275.5</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>893</v>
       </c>
       <c r="D451" s="7">
-        <v>1310</v>
+        <v>1403.1</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>894</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>895</v>
       </c>
       <c r="D452" s="7">
-        <v>1441</v>
+        <v>20473.7</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>896</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>897</v>
       </c>
       <c r="D453" s="7">
-        <v>21027</v>
+        <v>2679.6</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>898</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>899</v>
       </c>
       <c r="D454" s="7">
-        <v>2752</v>
+        <v>23680</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>900</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>901</v>
       </c>
       <c r="D455" s="7">
-        <v>24320</v>
+        <v>33300</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>902</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>903</v>
       </c>
       <c r="D456" s="7">
-        <v>34200</v>
+        <v>3767.2</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>904</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>905</v>
       </c>
       <c r="D457" s="7">
-        <v>3869</v>
+        <v>37000</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>907</v>
       </c>
       <c r="D458" s="7">
-        <v>38000</v>
+        <v>6411.7</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>908</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>909</v>
       </c>
       <c r="D459" s="7">
-        <v>6585</v>
+        <v>7548</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>911</v>
       </c>
       <c r="D460" s="7">
-        <v>7752</v>
+        <v>10026</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>913</v>
       </c>
       <c r="D461" s="7">
-        <v>10297</v>
+        <v>15759.1</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>915</v>
       </c>
       <c r="D462" s="7">
-        <v>16185</v>
+        <v>16502</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>916</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>917</v>
       </c>
       <c r="D463" s="7">
-        <v>16948</v>
+        <v>122.7</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>919</v>
       </c>
       <c r="D464" s="7">
-        <v>126</v>
+        <v>231.7</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>921</v>
       </c>
       <c r="D465" s="7">
-        <v>238</v>
+        <v>779</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>922</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>923</v>
       </c>
       <c r="D466" s="7">
-        <v>800</v>
+        <v>624.1</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>925</v>
       </c>
       <c r="D467" s="7">
-        <v>641</v>
+        <v>437.2</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>926</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>927</v>
       </c>
       <c r="D468" s="7">
-        <v>449</v>
+        <v>444</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>929</v>
       </c>
       <c r="D469" s="7">
-        <v>456</v>
+        <v>637.8</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>931</v>
       </c>
       <c r="D470" s="7">
-        <v>655</v>
+        <v>739</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>933</v>
       </c>
       <c r="D471" s="7">
-        <v>759</v>
+        <v>728.3</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>935</v>
       </c>
       <c r="D472" s="7">
-        <v>748</v>
+        <v>753.6</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>936</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>937</v>
       </c>
       <c r="D473" s="7">
-        <v>774</v>
+        <v>769.2</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>939</v>
       </c>
       <c r="D474" s="7">
-        <v>790</v>
+        <v>1390.4</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>940</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>941</v>
       </c>
       <c r="D475" s="7">
-        <v>1428</v>
+        <v>919.2</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>942</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>943</v>
       </c>
       <c r="D476" s="7">
-        <v>944</v>
+        <v>1181.1</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>944</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>945</v>
       </c>
       <c r="D477" s="7">
-        <v>1213</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>946</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>947</v>
       </c>
       <c r="D478" s="7">
-        <v>1672</v>
+        <v>1489.7</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>948</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>949</v>
       </c>
       <c r="D479" s="7">
-        <v>1530</v>
+        <v>1556.9</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>951</v>
       </c>
       <c r="D480" s="7">
-        <v>1599</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>952</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>953</v>
       </c>
       <c r="D481" s="7">
-        <v>1897</v>
+        <v>2195.7</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>955</v>
       </c>
       <c r="D482" s="7">
-        <v>2255</v>
+        <v>24083.1</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>956</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>957</v>
       </c>
       <c r="D483" s="7">
-        <v>24734</v>
+        <v>3258.9</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>959</v>
       </c>
       <c r="D484" s="7">
-        <v>3347</v>
+        <v>28640.9</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>960</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>961</v>
       </c>
       <c r="D485" s="7">
-        <v>29415</v>
+        <v>36167.5</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>962</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>963</v>
       </c>
       <c r="D486" s="7">
-        <v>37145</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>964</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>965</v>
       </c>
       <c r="D487" s="7">
-        <v>4408</v>
+        <v>47485.6</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>967</v>
       </c>
       <c r="D488" s="7">
-        <v>48769</v>
+        <v>58430.8</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>968</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>969</v>
       </c>
       <c r="D489" s="7">
-        <v>60010</v>
+        <v>7881</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>970</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>971</v>
       </c>
       <c r="D490" s="7">
-        <v>8094</v>
+        <v>9190.6</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>972</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>973</v>
       </c>
       <c r="D491" s="7">
-        <v>9439</v>
+        <v>11810.8</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>974</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>975</v>
       </c>
       <c r="D492" s="7">
-        <v>12130</v>
+        <v>14211.9</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>976</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>977</v>
       </c>
       <c r="D493" s="7">
-        <v>14596</v>
+        <v>17760</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>978</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>979</v>
       </c>
       <c r="D494" s="7">
-        <v>18240</v>
+        <v>19269.2</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>980</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>981</v>
       </c>
       <c r="D495" s="7">
-        <v>19790</v>
+        <v>22570</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>982</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>983</v>
       </c>
       <c r="D496" s="7">
-        <v>23180</v>
+        <v>617.3</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>984</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>985</v>
       </c>
       <c r="D497" s="7">
-        <v>634</v>
+        <v>680.6</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>986</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>987</v>
       </c>
       <c r="D498" s="7">
-        <v>699</v>
+        <v>758.5</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>989</v>
       </c>
       <c r="D499" s="7">
-        <v>779</v>
+        <v>1268.7</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>990</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>991</v>
       </c>
       <c r="D500" s="7">
-        <v>1303</v>
+        <v>1556.9</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>992</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>993</v>
       </c>
       <c r="D501" s="7">
-        <v>1599</v>
+        <v>30535.7</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>994</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>995</v>
       </c>
       <c r="D502" s="7">
-        <v>31361</v>
+        <v>3675.7</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>996</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>997</v>
       </c>
       <c r="D503" s="7">
-        <v>3775</v>
+        <v>4891.8</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>999</v>
       </c>
       <c r="D504" s="7">
-        <v>5024</v>
+        <v>5501.3</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>1001</v>
       </c>
       <c r="D505" s="7">
-        <v>5650</v>
+        <v>2232.7</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1003</v>
       </c>
       <c r="D506" s="7">
-        <v>2293</v>
+        <v>2602.7</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1005</v>
       </c>
       <c r="D507" s="7">
-        <v>2673</v>
+        <v>10033.8</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1007</v>
       </c>
       <c r="D508" s="7">
-        <v>10305</v>
+        <v>2689.3</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1009</v>
       </c>
       <c r="D509" s="7">
-        <v>2762</v>
+        <v>2879.2</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1011</v>
       </c>
       <c r="D510" s="7">
-        <v>2957</v>
+        <v>2094.4</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1013</v>
       </c>
       <c r="D511" s="7">
-        <v>2151</v>
+        <v>15608.2</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1015</v>
       </c>
       <c r="D512" s="7">
-        <v>16030</v>
+        <v>2120.7</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="9">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>1017</v>
       </c>
       <c r="D513" s="7">
-        <v>2178</v>
+        <v>2194.7</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="9">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="C514" s="14" t="s">
         <v>1019</v>
       </c>
       <c r="D514" s="7">
-        <v>2254</v>
+        <v>4185.9</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="9">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="C515" s="14" t="s">
         <v>1021</v>
       </c>
       <c r="D515" s="7">
-        <v>4299</v>
+        <v>24413.2</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="9">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="C516" s="14" t="s">
         <v>1023</v>
       </c>
       <c r="D516" s="7">
-        <v>25073</v>
+        <v>2231.7</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="9">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="C517" s="14" t="s">
         <v>1025</v>
       </c>
       <c r="D517" s="7">
-        <v>2292</v>
+        <v>6736.9</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="9">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="C518" s="14" t="s">
         <v>1027</v>
       </c>
       <c r="D518" s="7">
-        <v>6919</v>
+        <v>2828.6</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="9">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="C519" s="14" t="s">
         <v>1029</v>
       </c>
       <c r="D519" s="7">
-        <v>2905</v>
+        <v>1971.7</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="9">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C520" s="14" t="s">
         <v>1031</v>
       </c>
       <c r="D520" s="7">
-        <v>2025</v>
+        <v>2075.9</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="9">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1032</v>
       </c>
       <c r="C521" s="14" t="s">
         <v>1033</v>
       </c>
       <c r="D521" s="7">
-        <v>2132</v>
+        <v>1031.1</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="9">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>1035</v>
       </c>
       <c r="D522" s="7">
-        <v>1059</v>
+        <v>1593.9</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="9">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1036</v>
       </c>
       <c r="C523" s="14" t="s">
         <v>1037</v>
       </c>
       <c r="D523" s="7">
-        <v>1637</v>
+        <v>1796.5</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="9">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="C524" s="14" t="s">
         <v>1039</v>
       </c>
       <c r="D524" s="7">
-        <v>1845</v>
+        <v>444</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="9">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="C525" s="14" t="s">
         <v>1041</v>
       </c>
       <c r="D525" s="7">
-        <v>456</v>
+        <v>640.7</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="9">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="C526" s="14" t="s">
         <v>1043</v>
       </c>
       <c r="D526" s="7">
-        <v>658</v>
+        <v>726.4</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="9">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1044</v>
       </c>
       <c r="C527" s="14" t="s">
         <v>1045</v>
       </c>
       <c r="D527" s="7">
-        <v>746</v>
+        <v>756.6</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="9">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1046</v>
       </c>
       <c r="C528" s="14" t="s">
         <v>1047</v>
       </c>
       <c r="D528" s="7">
-        <v>777</v>
+        <v>15982.1</v>
       </c>
     </row>
     <row r="529" spans="1:4" outlineLevel="2">
       <c r="A529" s="9">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B529" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="C529" s="14" t="s">
         <v>1049</v>
       </c>
       <c r="D529" s="7">
-        <v>16414</v>
+        <v>1486.8</v>
       </c>
     </row>
     <row r="530" spans="1:4" outlineLevel="2">
       <c r="A530" s="9">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B530" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C530" s="14" t="s">
         <v>1051</v>
       </c>
       <c r="D530" s="7">
-        <v>1527</v>
+        <v>16650</v>
       </c>
     </row>
     <row r="531" spans="1:4" outlineLevel="2">
       <c r="A531" s="9">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="C531" s="14" t="s">
         <v>1053</v>
       </c>
       <c r="D531" s="7">
-        <v>17100</v>
+        <v>2437.1</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="9">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C532" s="14" t="s">
         <v>1055</v>
       </c>
       <c r="D532" s="7">
-        <v>2503</v>
+        <v>2316.4</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="9">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1056</v>
       </c>
       <c r="C533" s="14" t="s">
         <v>1057</v>
       </c>
       <c r="D533" s="7">
-        <v>2379</v>
+        <v>3602.6</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="9">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="C534" s="14" t="s">
         <v>1059</v>
       </c>
       <c r="D534" s="7">
-        <v>3700</v>
+        <v>5800.2</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="9">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="C535" s="14" t="s">
         <v>1061</v>
       </c>
       <c r="D535" s="7">
-        <v>5957</v>
+        <v>10574.2</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="9">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1062</v>
       </c>
       <c r="C536" s="14" t="s">
         <v>1063</v>
       </c>
       <c r="D536" s="7">
-        <v>10860</v>
+        <v>383.6</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="9">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="C537" s="14" t="s">
         <v>1065</v>
       </c>
       <c r="D537" s="7">
-        <v>394</v>
+        <v>8340</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1067</v>
       </c>
       <c r="D538" s="7">
-        <v>8340</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1069</v>
       </c>
       <c r="D539" s="7">
-        <v>12200</v>
+        <v>19300</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1071</v>
       </c>
       <c r="D540" s="7">
-        <v>19300</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1073</v>
       </c>
       <c r="D541" s="7">
-        <v>29500</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="9">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="C542" s="14" t="s">
         <v>1075</v>
       </c>
       <c r="D542" s="7">
-        <v>6210</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="9">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="C543" s="14" t="s">
         <v>1077</v>
       </c>
       <c r="D543" s="7">
-        <v>3740</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="9">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="C544" s="14" t="s">
         <v>1079</v>
       </c>
       <c r="D544" s="7">
-        <v>1705</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1081</v>
       </c>
       <c r="D545" s="7">
-        <v>2970</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1083</v>
       </c>
       <c r="D546" s="7">
-        <v>4235</v>
+        <v>940</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1085</v>
       </c>
       <c r="D547" s="7">
-        <v>940</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1087</v>
       </c>
       <c r="D548" s="7">
-        <v>1010</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1089</v>
       </c>
       <c r="D549" s="7">
-        <v>1990</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1091</v>
       </c>
       <c r="D550" s="7">
-        <v>3160</v>
+        <v>800</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1093</v>
       </c>
       <c r="D551" s="7">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="9">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="C552" s="14" t="s">
         <v>1095</v>
       </c>
       <c r="D552" s="7">
-        <v>1200</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="9">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="C553" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="D553" s="7">
-        <v>1480</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="9">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="C554" s="14" t="s">
         <v>1099</v>
       </c>
       <c r="D554" s="7">
-        <v>1610</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1101</v>
       </c>
       <c r="D555" s="7">
-        <v>2390</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1103</v>
       </c>
       <c r="D556" s="7">
-        <v>2600</v>
+        <v>21200</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1105</v>
       </c>
       <c r="D557" s="7">
-        <v>21200</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1107</v>
       </c>
       <c r="D558" s="7">
-        <v>29500</v>
+        <v>28400</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="9">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="C559" s="14" t="s">
         <v>1109</v>
       </c>
       <c r="D559" s="7">
-        <v>28400</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="9">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C560" s="14" t="s">
         <v>1111</v>
       </c>
       <c r="D560" s="7">
-        <v>3110</v>
+        <v>34100</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="9">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="C561" s="14" t="s">
         <v>1113</v>
       </c>
       <c r="D561" s="7">
-        <v>34100</v>
+        <v>34700</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="9">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="C562" s="14" t="s">
         <v>1115</v>
       </c>
       <c r="D562" s="7">
-        <v>34700</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
       <c r="A563" s="9">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="C563" s="14" t="s">
         <v>1117</v>
       </c>
       <c r="D563" s="7">
-        <v>45000</v>
+        <v>38200</v>
       </c>
     </row>
     <row r="564" spans="1:4" outlineLevel="2">
       <c r="A564" s="9">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="C564" s="14" t="s">
         <v>1119</v>
       </c>
       <c r="D564" s="7">
-        <v>38200</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="565" spans="1:4" outlineLevel="2">
       <c r="A565" s="9">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>1120</v>
       </c>
       <c r="C565" s="14" t="s">
         <v>1121</v>
       </c>
       <c r="D565" s="7">
-        <v>4430</v>
+        <v>47900</v>
       </c>
     </row>
     <row r="566" spans="1:4" outlineLevel="2">
       <c r="A566" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>1122</v>
       </c>
       <c r="C566" s="14" t="s">
         <v>1123</v>
       </c>
       <c r="D566" s="7">
-        <v>47900</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="567" spans="1:4" outlineLevel="2">
       <c r="A567" s="9">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="C567" s="14" t="s">
         <v>1125</v>
       </c>
       <c r="D567" s="7">
-        <v>7700</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="568" spans="1:4" outlineLevel="2">
       <c r="A568" s="9">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1126</v>
       </c>
       <c r="C568" s="14" t="s">
         <v>1127</v>
       </c>
       <c r="D568" s="7">
-        <v>11900</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="569" spans="1:4" outlineLevel="2">
       <c r="A569" s="9">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="C569" s="14" t="s">
         <v>1129</v>
       </c>
       <c r="D569" s="7">
-        <v>14900</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="2">
       <c r="A570" s="9">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1130</v>
       </c>
       <c r="C570" s="14" t="s">
         <v>1131</v>
       </c>
       <c r="D570" s="7">
-        <v>18200</v>
+        <v>16200</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="2">
       <c r="A571" s="9">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1132</v>
       </c>
       <c r="C571" s="14" t="s">
         <v>1133</v>
       </c>
       <c r="D571" s="7">
-        <v>16200</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="2">
       <c r="A572" s="9">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1134</v>
       </c>
       <c r="C572" s="14" t="s">
         <v>1135</v>
       </c>
       <c r="D572" s="7">
-        <v>22900</v>
+        <v>26300</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="2">
       <c r="A573" s="9">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1136</v>
       </c>
       <c r="C573" s="14" t="s">
         <v>1137</v>
       </c>
       <c r="D573" s="7">
-        <v>26300</v>
+        <v>31800</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="2">
       <c r="A574" s="9">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1138</v>
       </c>
       <c r="C574" s="14" t="s">
         <v>1139</v>
       </c>
       <c r="D574" s="7">
-        <v>31800</v>
+        <v>35200</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="2">
       <c r="A575" s="9">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="C575" s="14" t="s">
         <v>1141</v>
       </c>
       <c r="D575" s="7">
-        <v>35200</v>
+        <v>47000</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="2">
       <c r="A576" s="9">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1142</v>
       </c>
       <c r="C576" s="14" t="s">
         <v>1143</v>
       </c>
       <c r="D576" s="7">
-        <v>47000</v>
+        <v>62800</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="2">
       <c r="A577" s="9">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1144</v>
       </c>
       <c r="C577" s="14" t="s">
         <v>1145</v>
       </c>
       <c r="D577" s="7">
-        <v>62800</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="2">
       <c r="A578" s="9">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="C578" s="14" t="s">
         <v>1147</v>
       </c>
       <c r="D578" s="7">
-        <v>15000</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="579" spans="1:4" outlineLevel="2">
       <c r="A579" s="9">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1148</v>
       </c>
       <c r="C579" s="14" t="s">
         <v>1149</v>
       </c>
       <c r="D579" s="7">
-        <v>22500</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="580" spans="1:4" outlineLevel="2">
       <c r="A580" s="9">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1150</v>
       </c>
       <c r="C580" s="14" t="s">
         <v>1151</v>
       </c>
       <c r="D580" s="7">
-        <v>2235</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="581" spans="1:4" outlineLevel="2">
       <c r="A581" s="9">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B581" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="C581" s="14" t="s">
         <v>1153</v>
       </c>
       <c r="D581" s="7">
-        <v>3781</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="582" spans="1:4" outlineLevel="2">
       <c r="A582" s="9">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="C582" s="14" t="s">
         <v>1155</v>
       </c>
       <c r="D582" s="7">
-        <v>3612</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="583" spans="1:4" outlineLevel="2">
       <c r="A583" s="9">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="C583" s="14" t="s">
         <v>1157</v>
       </c>
       <c r="D583" s="7">
-        <v>2296</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="584" spans="1:4" outlineLevel="2">
       <c r="A584" s="9">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="C584" s="14" t="s">
         <v>1159</v>
       </c>
       <c r="D584" s="7">
-        <v>4397</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="585" spans="1:4" outlineLevel="2">
       <c r="A585" s="9">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1160</v>
       </c>
       <c r="C585" s="14" t="s">
         <v>1161</v>
       </c>
       <c r="D585" s="7">
-        <v>4131</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="586" spans="1:4" outlineLevel="2">
       <c r="A586" s="9">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="C586" s="14" t="s">
         <v>1163</v>
       </c>
       <c r="D586" s="7">
-        <v>2778</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="587" spans="1:4" outlineLevel="2">
       <c r="A587" s="9">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>1164</v>
       </c>
       <c r="C587" s="14" t="s">
         <v>1165</v>
       </c>
       <c r="D587" s="7">
-        <v>5508</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="588" spans="1:4" outlineLevel="2">
       <c r="A588" s="9">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="C588" s="14" t="s">
         <v>1167</v>
       </c>
       <c r="D588" s="7">
-        <v>5290</v>
+        <v>61140</v>
       </c>
     </row>
     <row r="589" spans="1:4" outlineLevel="2">
       <c r="A589" s="9">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>1168</v>
       </c>
       <c r="C589" s="14" t="s">
         <v>1169</v>
       </c>
       <c r="D589" s="7">
-        <v>61140</v>
+        <v>93243</v>
       </c>
     </row>
     <row r="590" spans="1:4" outlineLevel="2">
       <c r="A590" s="9">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B590" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="C590" s="14" t="s">
         <v>1171</v>
       </c>
       <c r="D590" s="7">
-        <v>93243</v>
+        <v>6884</v>
       </c>
     </row>
     <row r="591" spans="1:4" outlineLevel="2">
       <c r="A591" s="9">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B591" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="C591" s="14" t="s">
         <v>1173</v>
       </c>
       <c r="D591" s="7">
-        <v>6884</v>
+        <v>10834</v>
       </c>
     </row>
     <row r="592" spans="1:4" outlineLevel="2">
       <c r="A592" s="9">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B592" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="C592" s="14" t="s">
         <v>1175</v>
       </c>
       <c r="D592" s="7">
-        <v>10834</v>
+        <v>9796</v>
       </c>
     </row>
     <row r="593" spans="1:4" outlineLevel="2">
       <c r="A593" s="9">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B593" s="4" t="s">
         <v>1176</v>
       </c>
       <c r="C593" s="14" t="s">
         <v>1177</v>
       </c>
       <c r="D593" s="7">
-        <v>9796</v>
+        <v>9651</v>
       </c>
     </row>
     <row r="594" spans="1:4" outlineLevel="2">
       <c r="A594" s="9">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B594" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="C594" s="14" t="s">
         <v>1179</v>
       </c>
       <c r="D594" s="7">
-        <v>9651</v>
+        <v>15376</v>
       </c>
     </row>
     <row r="595" spans="1:4" outlineLevel="2">
       <c r="A595" s="9">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B595" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="C595" s="14" t="s">
         <v>1181</v>
       </c>
       <c r="D595" s="7">
-        <v>15376</v>
+        <v>14724</v>
       </c>
     </row>
     <row r="596" spans="1:4" outlineLevel="2">
       <c r="A596" s="9">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B596" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="C596" s="14" t="s">
         <v>1183</v>
       </c>
       <c r="D596" s="7">
-        <v>14724</v>
+        <v>23493</v>
       </c>
     </row>
     <row r="597" spans="1:4" outlineLevel="2">
       <c r="A597" s="9">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B597" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="C597" s="14" t="s">
         <v>1185</v>
       </c>
       <c r="D597" s="7">
-        <v>23493</v>
+        <v>18479</v>
       </c>
     </row>
     <row r="598" spans="1:4" outlineLevel="2">
       <c r="A598" s="9">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B598" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="C598" s="14" t="s">
         <v>1187</v>
       </c>
       <c r="D598" s="7">
-        <v>18479</v>
+        <v>41984</v>
       </c>
     </row>
     <row r="599" spans="1:4" outlineLevel="2">
-      <c r="A599" s="9">
-[...2 lines deleted...]
-      <c r="B599" s="4" t="s">
+      <c r="A599" s="11" t="s">
         <v>1188</v>
       </c>
-      <c r="C599" s="14" t="s">
+      <c r="B599" s="0"/>
+      <c r="C599" s="12"/>
+      <c r="D599" s="5"/>
+    </row>
+    <row r="600" spans="1:4" outlineLevel="3">
+      <c r="A600" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B600" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" outlineLevel="3">
+      <c r="A601" s="9">
+        <v>1</v>
+      </c>
+      <c r="B601" s="4" t="s">
         <v>1189</v>
       </c>
-      <c r="D599" s="7">
-[...4 lines deleted...]
-      <c r="A600" s="11" t="s">
+      <c r="C601" s="14" t="s">
         <v>1190</v>
       </c>
-      <c r="B600" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D601" s="7">
+        <v>17700</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="3">
       <c r="A602" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B602" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="C602" s="14" t="s">
         <v>1192</v>
       </c>
       <c r="D602" s="7">
-        <v>17700</v>
+        <v>32400</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="3">
       <c r="A603" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B603" s="4" t="s">
         <v>1193</v>
       </c>
       <c r="C603" s="14" t="s">
         <v>1194</v>
       </c>
       <c r="D603" s="7">
-        <v>32400</v>
+        <v>45100</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="3">
       <c r="A604" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B604" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="C604" s="14" t="s">
         <v>1196</v>
       </c>
       <c r="D604" s="7">
-        <v>45100</v>
-[...3 lines deleted...]
-      <c r="A605" s="9">
+        <v>9700</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" outlineLevel="2">
+      <c r="A605" s="11" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B605" s="0"/>
+      <c r="C605" s="12"/>
+      <c r="D605" s="5"/>
+    </row>
+    <row r="606" spans="1:4" outlineLevel="3">
+      <c r="A606" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B606" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B605" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C605" s="14" t="s">
+      <c r="C606" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" outlineLevel="3">
+      <c r="A607" s="9">
+        <v>1</v>
+      </c>
+      <c r="B607" s="4" t="s">
         <v>1198</v>
       </c>
-      <c r="D605" s="7">
-[...4 lines deleted...]
-      <c r="A606" s="11" t="s">
+      <c r="C607" s="14" t="s">
         <v>1199</v>
       </c>
-      <c r="B606" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D607" s="7">
+        <v>6000</v>
       </c>
     </row>
     <row r="608" spans="1:4" outlineLevel="3">
       <c r="A608" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B608" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="C608" s="14" t="s">
         <v>1201</v>
       </c>
       <c r="D608" s="7">
-        <v>6000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="3">
       <c r="A609" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B609" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="C609" s="14" t="s">
         <v>1203</v>
       </c>
       <c r="D609" s="7">
-        <v>1250</v>
+        <v>44300</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="3">
       <c r="A610" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B610" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="C610" s="14" t="s">
         <v>1205</v>
       </c>
       <c r="D610" s="7">
-        <v>44300</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="3">
       <c r="A611" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B611" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C611" s="14" t="s">
         <v>1207</v>
       </c>
       <c r="D611" s="7">
-        <v>9300</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="3">
       <c r="A612" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B612" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="C612" s="14" t="s">
         <v>1209</v>
       </c>
       <c r="D612" s="7">
-        <v>9900</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="3">
       <c r="A613" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="C613" s="14" t="s">
         <v>1211</v>
       </c>
       <c r="D613" s="7">
-        <v>7200</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="3">
       <c r="A614" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="C614" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="D614" s="7">
-        <v>9000</v>
+        <v>31800</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="3">
       <c r="A615" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="C615" s="14" t="s">
         <v>1215</v>
       </c>
       <c r="D615" s="7">
-        <v>31800</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="3">
       <c r="A616" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="C616" s="14" t="s">
         <v>1217</v>
       </c>
       <c r="D616" s="7">
-        <v>13000</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="3">
       <c r="A617" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C617" s="14" t="s">
         <v>1219</v>
       </c>
       <c r="D617" s="7">
-        <v>29200</v>
+        <v>34200</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="3">
       <c r="A618" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C618" s="14" t="s">
         <v>1221</v>
       </c>
       <c r="D618" s="7">
-        <v>34200</v>
+        <v>173000</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="3">
       <c r="A619" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="C619" s="14" t="s">
         <v>1223</v>
       </c>
       <c r="D619" s="7">
-        <v>173000</v>
+        <v>59600</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="3">
       <c r="A620" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1225</v>
       </c>
       <c r="D620" s="7">
-        <v>59600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="3">
       <c r="A621" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1227</v>
       </c>
       <c r="D621" s="7">
-        <v>0</v>
+        <v>53500</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="3">
       <c r="A622" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1229</v>
       </c>
       <c r="D622" s="7">
         <v>53500</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="3">
       <c r="A623" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1231</v>
       </c>
       <c r="D623" s="7">
-        <v>53500</v>
+        <v>91900</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="3">
       <c r="A624" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1233</v>
       </c>
       <c r="D624" s="7">
-        <v>91900</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="3">
       <c r="A625" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1235</v>
       </c>
       <c r="D625" s="7">
-        <v>8700</v>
+        <v>224000</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="3">
       <c r="A626" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1237</v>
       </c>
       <c r="D626" s="7">
-        <v>224000</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="3">
       <c r="A627" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1239</v>
       </c>
       <c r="D627" s="7">
-        <v>69000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="3">
       <c r="A628" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1241</v>
       </c>
       <c r="D628" s="7">
-        <v>0</v>
+        <v>53500</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="3">
       <c r="A629" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1243</v>
       </c>
       <c r="D629" s="7">
-        <v>53500</v>
+        <v>87200</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="3">
       <c r="A630" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1245</v>
       </c>
       <c r="D630" s="7">
-        <v>87200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="3">
       <c r="A631" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="D631" s="7">
-        <v>0</v>
+        <v>78200</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="3">
       <c r="A632" s="9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1249</v>
       </c>
       <c r="D632" s="7">
         <v>78200</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="3">
       <c r="A633" s="9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1251</v>
       </c>
       <c r="D633" s="7">
-        <v>78200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="3">
       <c r="A634" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="C634" s="14" t="s">
         <v>1253</v>
       </c>
       <c r="D634" s="7">
-        <v>0</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="3">
       <c r="A635" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1255</v>
       </c>
       <c r="D635" s="7">
-        <v>103000</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="3">
       <c r="A636" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1257</v>
       </c>
       <c r="D636" s="7">
-        <v>82000</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="3">
       <c r="A637" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1259</v>
       </c>
       <c r="D637" s="7">
-        <v>1160</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="3">
       <c r="A638" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1261</v>
       </c>
       <c r="D638" s="7">
-        <v>2948</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="3">
       <c r="A639" s="9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C639" s="14" t="s">
         <v>1263</v>
       </c>
       <c r="D639" s="7">
-        <v>4325</v>
+        <v>8021</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="3">
       <c r="A640" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="C640" s="14" t="s">
         <v>1265</v>
       </c>
       <c r="D640" s="7">
-        <v>8021</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="641" spans="1:4" outlineLevel="3">
       <c r="A641" s="9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B641" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="C641" s="14" t="s">
         <v>1267</v>
       </c>
       <c r="D641" s="7">
-        <v>2681</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="642" spans="1:4" outlineLevel="3">
       <c r="A642" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B642" s="4" t="s">
         <v>1268</v>
       </c>
       <c r="C642" s="14" t="s">
         <v>1269</v>
       </c>
       <c r="D642" s="7">
-        <v>4047</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="643" spans="1:4" outlineLevel="3">
       <c r="A643" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B643" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="C643" s="14" t="s">
         <v>1271</v>
       </c>
       <c r="D643" s="7">
-        <v>2681</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="644" spans="1:4" outlineLevel="3">
       <c r="A644" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B644" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="C644" s="14" t="s">
         <v>1273</v>
       </c>
       <c r="D644" s="7">
-        <v>4047</v>
+        <v>459</v>
       </c>
     </row>
     <row r="645" spans="1:4" outlineLevel="3">
       <c r="A645" s="9">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B645" s="4" t="s">
         <v>1274</v>
       </c>
       <c r="C645" s="14" t="s">
         <v>1275</v>
       </c>
       <c r="D645" s="7">
         <v>459</v>
       </c>
     </row>
     <row r="646" spans="1:4" outlineLevel="3">
       <c r="A646" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B646" s="4" t="s">
         <v>1276</v>
       </c>
       <c r="C646" s="14" t="s">
         <v>1277</v>
       </c>
       <c r="D646" s="7">
-        <v>459</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="647" spans="1:4" outlineLevel="3">
       <c r="A647" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B647" s="4" t="s">
         <v>1278</v>
       </c>
       <c r="C647" s="14" t="s">
         <v>1279</v>
       </c>
       <c r="D647" s="7">
-        <v>11400</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="648" spans="1:4" outlineLevel="3">
       <c r="A648" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B648" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C648" s="14" t="s">
         <v>1281</v>
       </c>
       <c r="D648" s="7">
-        <v>18600</v>
-[...6 lines deleted...]
-      <c r="B649" s="4" t="s">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" outlineLevel="1">
+      <c r="A649" s="10" t="s">
         <v>1282</v>
       </c>
-      <c r="C649" s="14" t="s">
+      <c r="B649" s="0"/>
+      <c r="C649" s="12"/>
+      <c r="D649" s="5"/>
+    </row>
+    <row r="650" spans="1:4" outlineLevel="2">
+      <c r="A650" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B650" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" outlineLevel="2">
+      <c r="A651" s="9">
+        <v>1</v>
+      </c>
+      <c r="B651" s="4" t="s">
         <v>1283</v>
       </c>
-      <c r="D649" s="7">
-[...4 lines deleted...]
-      <c r="A650" s="10" t="s">
+      <c r="C651" s="14" t="s">
         <v>1284</v>
       </c>
-      <c r="B650" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D651" s="7">
+        <v>2632</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C652" s="14" t="s">
         <v>1286</v>
       </c>
       <c r="D652" s="7">
-        <v>2632</v>
+        <v>965</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C653" s="14" t="s">
         <v>1288</v>
       </c>
       <c r="D653" s="7">
-        <v>965</v>
+        <v>603</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="C654" s="14" t="s">
         <v>1290</v>
       </c>
       <c r="D654" s="7">
-        <v>603</v>
+        <v>1824.12</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="C655" s="14" t="s">
         <v>1292</v>
       </c>
       <c r="D655" s="7">
-        <v>1824.12</v>
+        <v>1947.24</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="C656" s="14" t="s">
         <v>1294</v>
       </c>
       <c r="D656" s="7">
-        <v>1947.24</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C657" s="14" t="s">
         <v>1296</v>
       </c>
       <c r="D657" s="7">
-        <v>1593</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="C658" s="14" t="s">
         <v>1298</v>
       </c>
       <c r="D658" s="7">
-        <v>14300</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="C659" s="14" t="s">
         <v>1300</v>
       </c>
       <c r="D659" s="7">
-        <v>29200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C660" s="14" t="s">
         <v>1302</v>
       </c>
       <c r="D660" s="7">
-        <v>900</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C661" s="14" t="s">
         <v>1304</v>
       </c>
       <c r="D661" s="7">
-        <v>5900</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C662" s="14" t="s">
         <v>1306</v>
       </c>
       <c r="D662" s="7">
-        <v>7300</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="C663" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="D663" s="7">
-        <v>2300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C664" s="14" t="s">
         <v>1310</v>
       </c>
       <c r="D664" s="7">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="C665" s="14" t="s">
         <v>1312</v>
       </c>
       <c r="D665" s="7">
-        <v>260</v>
+        <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C666" s="14" t="s">
         <v>1314</v>
       </c>
       <c r="D666" s="7">
-        <v>12</v>
+        <v>460</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="C667" s="14" t="s">
         <v>1316</v>
       </c>
       <c r="D667" s="7">
         <v>460</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C668" s="14" t="s">
         <v>1318</v>
       </c>
       <c r="D668" s="7">
         <v>460</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="C669" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="D669" s="7">
-        <v>460</v>
+        <v>730</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="C670" s="14" t="s">
         <v>1322</v>
       </c>
       <c r="D670" s="7">
-        <v>730</v>
+        <v>480</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="C671" s="14" t="s">
         <v>1324</v>
       </c>
       <c r="D671" s="7">
-        <v>480</v>
+        <v>980</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C672" s="14" t="s">
         <v>1326</v>
       </c>
       <c r="D672" s="7">
-        <v>980</v>
+        <v>460</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C673" s="14" t="s">
         <v>1328</v>
       </c>
       <c r="D673" s="7">
-        <v>460</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="C674" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="D674" s="7">
-        <v>3350</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="C675" s="14" t="s">
         <v>1332</v>
       </c>
       <c r="D675" s="7">
-        <v>4100</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D676" s="7">
-        <v>1190</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D677" s="7">
-        <v>1390</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D678" s="7">
-        <v>34500</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D679" s="7">
-        <v>38000</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D680" s="7">
-        <v>6400</v>
+        <v>27700</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D681" s="7">
         <v>27700</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D682" s="7">
-        <v>27700</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D683" s="7">
-        <v>4700</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D684" s="7">
-        <v>19000</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D685" s="7">
-        <v>5800</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D686" s="7">
-        <v>9800</v>
+        <v>10900</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D687" s="7">
-        <v>10900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D688" s="7">
-        <v>4800</v>
+        <v>153000</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D689" s="7">
-        <v>153000</v>
+        <v>33200</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D690" s="7">
-        <v>33200</v>
+        <v>87500</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D691" s="7">
-        <v>87500</v>
+        <v>56200</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D692" s="7">
-        <v>56200</v>
+        <v>64000</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D693" s="7">
-        <v>64000</v>
+        <v>76400</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D694" s="7">
-        <v>76400</v>
+        <v>85800</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D695" s="7">
-        <v>85800</v>
+        <v>64400</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D696" s="7">
-        <v>64400</v>
+        <v>65500</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D697" s="7">
-        <v>65500</v>
+        <v>71200</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D698" s="7">
-        <v>71200</v>
+        <v>82500</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D699" s="7">
-        <v>82500</v>
+        <v>83600</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D700" s="7">
-        <v>83600</v>
+        <v>70000</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D701" s="7">
-        <v>70000</v>
+        <v>71200</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D702" s="7">
-        <v>71200</v>
+        <v>88200</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D703" s="7">
-        <v>88200</v>
+        <v>89300</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D704" s="7">
-        <v>89300</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1392</v>
       </c>
       <c r="D705" s="7">
-        <v>7100</v>
+        <v>41400</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="9">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="C706" s="14" t="s">
         <v>1394</v>
       </c>
       <c r="D706" s="7">
-        <v>41400</v>
+        <v>11450</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="9">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="C707" s="14" t="s">
         <v>1396</v>
       </c>
       <c r="D707" s="7">
-        <v>11450</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D708" s="7">
-        <v>9100</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D709" s="7">
-        <v>4900</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D710" s="7">
-        <v>7100</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D711" s="7">
-        <v>6700</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D712" s="7">
-        <v>8500</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D713" s="7">
-        <v>7200</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D714" s="7">
-        <v>9200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D715" s="7">
-        <v>4800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1414</v>
       </c>
       <c r="D716" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="C717" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="D717" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D718" s="7">
-        <v>0</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D719" s="7">
-        <v>3300</v>
+        <v>45990</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D720" s="7">
-        <v>45990</v>
+        <v>930</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D721" s="7">
-        <v>930</v>
+        <v>10508</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1426</v>
       </c>
       <c r="D722" s="7">
-        <v>10508</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="C723" s="14" t="s">
         <v>1428</v>
       </c>
       <c r="D723" s="7">
-        <v>1474</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="9">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="C724" s="14" t="s">
         <v>1430</v>
       </c>
       <c r="D724" s="7">
-        <v>1583</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="9">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="C725" s="14" t="s">
         <v>1432</v>
       </c>
       <c r="D725" s="7">
-        <v>1861</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="9">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="C726" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="D726" s="7">
-        <v>1232</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="9">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="C727" s="14" t="s">
         <v>1436</v>
       </c>
       <c r="D727" s="7">
-        <v>2706</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="9">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="C728" s="14" t="s">
         <v>1438</v>
       </c>
       <c r="D728" s="7">
-        <v>1064</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="9">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="C729" s="14" t="s">
         <v>1440</v>
       </c>
       <c r="D729" s="7">
-        <v>1086</v>
+        <v>696</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="9">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="C730" s="14" t="s">
         <v>1442</v>
       </c>
       <c r="D730" s="7">
-        <v>696</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="9">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C731" s="14" t="s">
         <v>1444</v>
       </c>
       <c r="D731" s="7">
-        <v>1086</v>
+        <v>644</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="9">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="C732" s="14" t="s">
         <v>1446</v>
       </c>
       <c r="D732" s="7">
-        <v>644</v>
-[...12 lines deleted...]
-      <c r="D733" s="7">
         <v>750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="A438:D438"/>
-[...2 lines deleted...]
-    <mergeCell ref="A650:D650"/>
+    <mergeCell ref="A437:D437"/>
+    <mergeCell ref="A599:D599"/>
+    <mergeCell ref="A605:D605"/>
+    <mergeCell ref="A649:D649"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
@@ -15464,51 +15444,51 @@
     <hyperlink ref="C412" r:id="rId_hyperlink_406"/>
     <hyperlink ref="C413" r:id="rId_hyperlink_407"/>
     <hyperlink ref="C414" r:id="rId_hyperlink_408"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_409"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_411"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_412"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_413"/>
     <hyperlink ref="C420" r:id="rId_hyperlink_414"/>
     <hyperlink ref="C421" r:id="rId_hyperlink_415"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_416"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_417"/>
     <hyperlink ref="C424" r:id="rId_hyperlink_418"/>
     <hyperlink ref="C425" r:id="rId_hyperlink_419"/>
     <hyperlink ref="C426" r:id="rId_hyperlink_420"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_421"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_425"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_428"/>
     <hyperlink ref="C435" r:id="rId_hyperlink_429"/>
     <hyperlink ref="C436" r:id="rId_hyperlink_430"/>
-    <hyperlink ref="C437" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="C439" r:id="rId_hyperlink_431"/>
     <hyperlink ref="C440" r:id="rId_hyperlink_432"/>
     <hyperlink ref="C441" r:id="rId_hyperlink_433"/>
     <hyperlink ref="C442" r:id="rId_hyperlink_434"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_435"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_438"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_439"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_440"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_441"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_442"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_443"/>
     <hyperlink ref="C452" r:id="rId_hyperlink_444"/>
     <hyperlink ref="C453" r:id="rId_hyperlink_445"/>
     <hyperlink ref="C454" r:id="rId_hyperlink_446"/>
     <hyperlink ref="C455" r:id="rId_hyperlink_447"/>
     <hyperlink ref="C456" r:id="rId_hyperlink_448"/>
     <hyperlink ref="C457" r:id="rId_hyperlink_449"/>
     <hyperlink ref="C458" r:id="rId_hyperlink_450"/>
     <hyperlink ref="C459" r:id="rId_hyperlink_451"/>
     <hyperlink ref="C460" r:id="rId_hyperlink_452"/>
     <hyperlink ref="C461" r:id="rId_hyperlink_453"/>
     <hyperlink ref="C462" r:id="rId_hyperlink_454"/>
     <hyperlink ref="C463" r:id="rId_hyperlink_455"/>
     <hyperlink ref="C464" r:id="rId_hyperlink_456"/>
@@ -15624,97 +15604,97 @@
     <hyperlink ref="C574" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C576" r:id="rId_hyperlink_568"/>
     <hyperlink ref="C577" r:id="rId_hyperlink_569"/>
     <hyperlink ref="C578" r:id="rId_hyperlink_570"/>
     <hyperlink ref="C579" r:id="rId_hyperlink_571"/>
     <hyperlink ref="C580" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C581" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C582" r:id="rId_hyperlink_574"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_575"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_576"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_577"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_578"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_579"/>
     <hyperlink ref="C588" r:id="rId_hyperlink_580"/>
     <hyperlink ref="C589" r:id="rId_hyperlink_581"/>
     <hyperlink ref="C590" r:id="rId_hyperlink_582"/>
     <hyperlink ref="C591" r:id="rId_hyperlink_583"/>
     <hyperlink ref="C592" r:id="rId_hyperlink_584"/>
     <hyperlink ref="C593" r:id="rId_hyperlink_585"/>
     <hyperlink ref="C594" r:id="rId_hyperlink_586"/>
     <hyperlink ref="C595" r:id="rId_hyperlink_587"/>
     <hyperlink ref="C596" r:id="rId_hyperlink_588"/>
     <hyperlink ref="C597" r:id="rId_hyperlink_589"/>
     <hyperlink ref="C598" r:id="rId_hyperlink_590"/>
-    <hyperlink ref="C599" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_591"/>
     <hyperlink ref="C602" r:id="rId_hyperlink_592"/>
     <hyperlink ref="C603" r:id="rId_hyperlink_593"/>
     <hyperlink ref="C604" r:id="rId_hyperlink_594"/>
-    <hyperlink ref="C605" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="C607" r:id="rId_hyperlink_595"/>
     <hyperlink ref="C608" r:id="rId_hyperlink_596"/>
     <hyperlink ref="C609" r:id="rId_hyperlink_597"/>
     <hyperlink ref="C610" r:id="rId_hyperlink_598"/>
     <hyperlink ref="C611" r:id="rId_hyperlink_599"/>
     <hyperlink ref="C612" r:id="rId_hyperlink_600"/>
     <hyperlink ref="C613" r:id="rId_hyperlink_601"/>
     <hyperlink ref="C614" r:id="rId_hyperlink_602"/>
     <hyperlink ref="C615" r:id="rId_hyperlink_603"/>
     <hyperlink ref="C616" r:id="rId_hyperlink_604"/>
     <hyperlink ref="C617" r:id="rId_hyperlink_605"/>
     <hyperlink ref="C618" r:id="rId_hyperlink_606"/>
     <hyperlink ref="C619" r:id="rId_hyperlink_607"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C623" r:id="rId_hyperlink_611"/>
     <hyperlink ref="C624" r:id="rId_hyperlink_612"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_613"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_614"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_615"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_616"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_617"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_618"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_619"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_620"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_621"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_622"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_623"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_624"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_625"/>
     <hyperlink ref="C638" r:id="rId_hyperlink_626"/>
     <hyperlink ref="C639" r:id="rId_hyperlink_627"/>
     <hyperlink ref="C640" r:id="rId_hyperlink_628"/>
     <hyperlink ref="C641" r:id="rId_hyperlink_629"/>
     <hyperlink ref="C642" r:id="rId_hyperlink_630"/>
     <hyperlink ref="C643" r:id="rId_hyperlink_631"/>
     <hyperlink ref="C644" r:id="rId_hyperlink_632"/>
     <hyperlink ref="C645" r:id="rId_hyperlink_633"/>
     <hyperlink ref="C646" r:id="rId_hyperlink_634"/>
     <hyperlink ref="C647" r:id="rId_hyperlink_635"/>
     <hyperlink ref="C648" r:id="rId_hyperlink_636"/>
-    <hyperlink ref="C649" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="C651" r:id="rId_hyperlink_637"/>
     <hyperlink ref="C652" r:id="rId_hyperlink_638"/>
     <hyperlink ref="C653" r:id="rId_hyperlink_639"/>
     <hyperlink ref="C654" r:id="rId_hyperlink_640"/>
     <hyperlink ref="C655" r:id="rId_hyperlink_641"/>
     <hyperlink ref="C656" r:id="rId_hyperlink_642"/>
     <hyperlink ref="C657" r:id="rId_hyperlink_643"/>
     <hyperlink ref="C658" r:id="rId_hyperlink_644"/>
     <hyperlink ref="C659" r:id="rId_hyperlink_645"/>
     <hyperlink ref="C660" r:id="rId_hyperlink_646"/>
     <hyperlink ref="C661" r:id="rId_hyperlink_647"/>
     <hyperlink ref="C662" r:id="rId_hyperlink_648"/>
     <hyperlink ref="C663" r:id="rId_hyperlink_649"/>
     <hyperlink ref="C664" r:id="rId_hyperlink_650"/>
     <hyperlink ref="C665" r:id="rId_hyperlink_651"/>
     <hyperlink ref="C666" r:id="rId_hyperlink_652"/>
     <hyperlink ref="C667" r:id="rId_hyperlink_653"/>
     <hyperlink ref="C668" r:id="rId_hyperlink_654"/>
     <hyperlink ref="C669" r:id="rId_hyperlink_655"/>
     <hyperlink ref="C670" r:id="rId_hyperlink_656"/>
     <hyperlink ref="C671" r:id="rId_hyperlink_657"/>
     <hyperlink ref="C672" r:id="rId_hyperlink_658"/>
     <hyperlink ref="C673" r:id="rId_hyperlink_659"/>
     <hyperlink ref="C674" r:id="rId_hyperlink_660"/>
     <hyperlink ref="C675" r:id="rId_hyperlink_661"/>
     <hyperlink ref="C676" r:id="rId_hyperlink_662"/>
@@ -15752,51 +15732,50 @@
     <hyperlink ref="C708" r:id="rId_hyperlink_694"/>
     <hyperlink ref="C709" r:id="rId_hyperlink_695"/>
     <hyperlink ref="C710" r:id="rId_hyperlink_696"/>
     <hyperlink ref="C711" r:id="rId_hyperlink_697"/>
     <hyperlink ref="C712" r:id="rId_hyperlink_698"/>
     <hyperlink ref="C713" r:id="rId_hyperlink_699"/>
     <hyperlink ref="C714" r:id="rId_hyperlink_700"/>
     <hyperlink ref="C715" r:id="rId_hyperlink_701"/>
     <hyperlink ref="C716" r:id="rId_hyperlink_702"/>
     <hyperlink ref="C717" r:id="rId_hyperlink_703"/>
     <hyperlink ref="C718" r:id="rId_hyperlink_704"/>
     <hyperlink ref="C719" r:id="rId_hyperlink_705"/>
     <hyperlink ref="C720" r:id="rId_hyperlink_706"/>
     <hyperlink ref="C721" r:id="rId_hyperlink_707"/>
     <hyperlink ref="C722" r:id="rId_hyperlink_708"/>
     <hyperlink ref="C723" r:id="rId_hyperlink_709"/>
     <hyperlink ref="C724" r:id="rId_hyperlink_710"/>
     <hyperlink ref="C725" r:id="rId_hyperlink_711"/>
     <hyperlink ref="C726" r:id="rId_hyperlink_712"/>
     <hyperlink ref="C727" r:id="rId_hyperlink_713"/>
     <hyperlink ref="C728" r:id="rId_hyperlink_714"/>
     <hyperlink ref="C729" r:id="rId_hyperlink_715"/>
     <hyperlink ref="C730" r:id="rId_hyperlink_716"/>
     <hyperlink ref="C731" r:id="rId_hyperlink_717"/>
     <hyperlink ref="C732" r:id="rId_hyperlink_718"/>
-    <hyperlink ref="C733" r:id="rId_hyperlink_719"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>