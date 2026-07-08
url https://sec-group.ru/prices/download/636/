--- v1 (2026-06-17)
+++ v2 (2026-07-08)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1447">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-17 23:27:31</t>
+    <t>Актуальность прайса на: 2026-07-08 04:23:57</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -6288,107 +6288,107 @@
     <row r="107" spans="1:4" outlineLevel="1">
       <c r="A107" s="9">
         <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="7">
         <v>4500</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="1">
       <c r="A108" s="9">
         <v>102</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="7">
-        <v>59300</v>
+        <v>61200</v>
       </c>
     </row>
     <row r="109" spans="1:4" outlineLevel="1">
       <c r="A109" s="9">
         <v>103</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="7">
-        <v>11500</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="110" spans="1:4" outlineLevel="1">
       <c r="A110" s="9">
         <v>104</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="7">
         <v>184000</v>
       </c>
     </row>
     <row r="111" spans="1:4" outlineLevel="1">
       <c r="A111" s="9">
         <v>105</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="7">
         <v>789000</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="1">
       <c r="A112" s="9">
         <v>106</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="14" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="7">
-        <v>533000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="1">
       <c r="A113" s="9">
         <v>107</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="7">
         <v>48200</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="1">
       <c r="A114" s="9">
         <v>108</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>222</v>
@@ -6512,121 +6512,121 @@
     <row r="123" spans="1:4" outlineLevel="1">
       <c r="A123" s="9">
         <v>117</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="14" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="1">
       <c r="A124" s="9">
         <v>118</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="14" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="7">
-        <v>78000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="1">
       <c r="A125" s="9">
         <v>119</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="14" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="7">
         <v>28700</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="1">
       <c r="A126" s="9">
         <v>120</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="14" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="7">
-        <v>342000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="1">
       <c r="A127" s="9">
         <v>121</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="14" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="7">
         <v>37100</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="1">
       <c r="A128" s="9">
         <v>122</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="14" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="7">
         <v>44700</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="1">
       <c r="A129" s="9">
         <v>123</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="14" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="7">
-        <v>98700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="1">
       <c r="A130" s="9">
         <v>124</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="14" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="7">
         <v>53200</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="1">
       <c r="A131" s="9">
         <v>125</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="14" t="s">
         <v>256</v>
@@ -6638,51 +6638,51 @@
     <row r="132" spans="1:4" outlineLevel="1">
       <c r="A132" s="9">
         <v>126</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="14" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="7">
         <v>15600</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="1">
       <c r="A133" s="9">
         <v>127</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="14" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="7">
-        <v>260000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="1">
       <c r="A134" s="9">
         <v>128</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="14" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="7">
         <v>710000</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="1">
       <c r="A135" s="9">
         <v>129</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="14" t="s">
         <v>264</v>
@@ -6708,93 +6708,93 @@
     <row r="137" spans="1:4" outlineLevel="1">
       <c r="A137" s="9">
         <v>131</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="14" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="7">
         <v>15400</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="1">
       <c r="A138" s="9">
         <v>132</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="14" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="7">
-        <v>56100</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="1">
       <c r="A139" s="9">
         <v>133</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="7">
-        <v>51000</v>
+        <v>52600</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="1">
       <c r="A140" s="9">
         <v>134</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="14" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="7">
         <v>58900</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="1">
       <c r="A141" s="9">
         <v>135</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="7">
-        <v>59300</v>
+        <v>61200</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="1">
       <c r="A142" s="9">
         <v>136</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="14" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="7">
         <v>30200</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="1">
       <c r="A143" s="9">
         <v>137</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="14" t="s">
         <v>280</v>
@@ -7436,51 +7436,51 @@
     <row r="189" spans="1:4" outlineLevel="1">
       <c r="A189" s="9">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="7">
         <v>1950</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
-        <v>4235.26</v>
+        <v>4577.58</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
         <v>4250</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
@@ -7828,191 +7828,191 @@
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
         <v>470</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>2430</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
         <v>14500</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>37800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
-        <v>37800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
         <v>19100</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
         <v>20400</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>63100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
-        <v>63100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
         <v>40900</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
-        <v>75800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
-        <v>75800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
         <v>6900</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
@@ -8206,149 +8206,149 @@
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
         <v>23600</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
-        <v>74000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="7">
         <v>27000</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
         <v>73000</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
-        <v>74000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
         <v>74000</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
         <v>74000</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
@@ -8402,149 +8402,149 @@
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>74000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
-        <v>74000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>82900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
         <v>86000</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>84300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
@@ -8598,247 +8598,247 @@
     <row r="272" spans="1:4" outlineLevel="1">
       <c r="A272" s="9">
         <v>266</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="1">
       <c r="A273" s="9">
         <v>267</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="14" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="7">
-        <v>86000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="1">
       <c r="A274" s="9">
         <v>268</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C274" s="14" t="s">
         <v>542</v>
       </c>
       <c r="D274" s="7">
-        <v>104000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="1">
       <c r="A275" s="9">
         <v>269</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C275" s="14" t="s">
         <v>544</v>
       </c>
       <c r="D275" s="7">
-        <v>98700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="1">
       <c r="A276" s="9">
         <v>270</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C276" s="14" t="s">
         <v>546</v>
       </c>
       <c r="D276" s="7">
-        <v>104000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="1">
       <c r="A277" s="9">
         <v>271</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>548</v>
       </c>
       <c r="D277" s="7">
         <v>104000</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="1">
       <c r="A278" s="9">
         <v>272</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C278" s="14" t="s">
         <v>550</v>
       </c>
       <c r="D278" s="7">
-        <v>98700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="1">
       <c r="A279" s="9">
         <v>273</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C279" s="14" t="s">
         <v>552</v>
       </c>
       <c r="D279" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="1">
       <c r="A280" s="9">
         <v>274</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="14" t="s">
         <v>554</v>
       </c>
       <c r="D280" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="1">
       <c r="A281" s="9">
         <v>275</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C281" s="14" t="s">
         <v>556</v>
       </c>
       <c r="D281" s="7">
-        <v>142000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="1">
       <c r="A282" s="9">
         <v>276</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C282" s="14" t="s">
         <v>558</v>
       </c>
       <c r="D282" s="7">
-        <v>129000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="1">
       <c r="A283" s="9">
         <v>277</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>560</v>
       </c>
       <c r="D283" s="7">
         <v>129000</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="1">
       <c r="A284" s="9">
         <v>278</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>562</v>
       </c>
       <c r="D284" s="7">
-        <v>142000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="1">
       <c r="A285" s="9">
         <v>279</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>564</v>
       </c>
       <c r="D285" s="7">
         <v>142000</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="1">
       <c r="A286" s="9">
         <v>280</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="14" t="s">
         <v>566</v>
       </c>
       <c r="D286" s="7">
         <v>142000</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="1">
       <c r="A287" s="9">
         <v>281</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C287" s="14" t="s">
         <v>568</v>
       </c>
       <c r="D287" s="7">
-        <v>129000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="1">
       <c r="A288" s="9">
         <v>282</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="14" t="s">
         <v>570</v>
       </c>
       <c r="D288" s="7">
         <v>14900</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="1">
       <c r="A289" s="9">
         <v>283</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C289" s="14" t="s">
         <v>572</v>
@@ -9046,51 +9046,51 @@
     <row r="304" spans="1:4" outlineLevel="1">
       <c r="A304" s="9">
         <v>298</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>602</v>
       </c>
       <c r="D304" s="7">
         <v>154000</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="1">
       <c r="A305" s="9">
         <v>299</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>603</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>604</v>
       </c>
       <c r="D305" s="7">
-        <v>65900</v>
+        <v>68000</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="1">
       <c r="A306" s="9">
         <v>300</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>606</v>
       </c>
       <c r="D306" s="7">
         <v>14200</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="1">
       <c r="A307" s="9">
         <v>301</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>607</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>608</v>
@@ -9256,51 +9256,51 @@
     <row r="319" spans="1:4" outlineLevel="1">
       <c r="A319" s="9">
         <v>313</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>632</v>
       </c>
       <c r="D319" s="7">
         <v>3490</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="1">
       <c r="A320" s="9">
         <v>314</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>633</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>634</v>
       </c>
       <c r="D320" s="7">
-        <v>6700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="1">
       <c r="A321" s="9">
         <v>315</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>635</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>636</v>
       </c>
       <c r="D321" s="7">
         <v>6000</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="1">
       <c r="A322" s="9">
         <v>316</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>638</v>
@@ -9312,93 +9312,93 @@
     <row r="323" spans="1:4" outlineLevel="1">
       <c r="A323" s="9">
         <v>317</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>639</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>640</v>
       </c>
       <c r="D323" s="7">
         <v>13100</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="1">
       <c r="A324" s="9">
         <v>318</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>642</v>
       </c>
       <c r="D324" s="7">
-        <v>22200</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="1">
       <c r="A325" s="9">
         <v>319</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>644</v>
       </c>
       <c r="D325" s="7">
         <v>20600</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="1">
       <c r="A326" s="9">
         <v>320</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>646</v>
       </c>
       <c r="D326" s="7">
         <v>27900</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="1">
       <c r="A327" s="9">
         <v>321</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>648</v>
       </c>
       <c r="D327" s="7">
-        <v>30200</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="1">
       <c r="A328" s="9">
         <v>322</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>650</v>
       </c>
       <c r="D328" s="7">
         <v>42164</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="1">
       <c r="A329" s="9">
         <v>323</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>652</v>
@@ -10166,191 +10166,191 @@
     <row r="384" spans="1:4" outlineLevel="1">
       <c r="A384" s="9">
         <v>378</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D384" s="7">
         <v>1390</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="1">
       <c r="A385" s="9">
         <v>379</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7">
-        <v>4610</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="1">
       <c r="A386" s="9">
         <v>380</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D386" s="7">
         <v>2770</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="1">
       <c r="A387" s="9">
         <v>381</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D387" s="7">
         <v>3950</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="1">
       <c r="A388" s="9">
         <v>382</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D388" s="7">
-        <v>4020</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="1">
       <c r="A389" s="9">
         <v>383</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D389" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="1">
       <c r="A390" s="9">
         <v>384</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D390" s="7">
-        <v>3560</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="1">
       <c r="A391" s="9">
         <v>385</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D391" s="7">
         <v>2480</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="1">
       <c r="A392" s="9">
         <v>386</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D392" s="7">
-        <v>3050</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="1">
       <c r="A393" s="9">
         <v>387</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D393" s="7">
         <v>1420</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="1">
       <c r="A394" s="9">
         <v>388</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D394" s="7">
         <v>7400</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="1">
       <c r="A395" s="9">
         <v>389</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D395" s="7">
-        <v>9200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="1">
       <c r="A396" s="9">
         <v>390</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D396" s="7">
         <v>1640</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="1">
       <c r="A397" s="9">
         <v>391</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>788</v>
@@ -10446,471 +10446,471 @@
     <row r="404" spans="1:4" outlineLevel="1">
       <c r="A404" s="9">
         <v>398</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D404" s="7">
         <v>4050</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="1">
       <c r="A405" s="9">
         <v>399</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D405" s="7">
-        <v>13000</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="1">
       <c r="A406" s="9">
         <v>400</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D406" s="7">
-        <v>2580</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="1">
       <c r="A407" s="9">
         <v>401</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D407" s="7">
-        <v>9100</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="1">
       <c r="A408" s="9">
         <v>402</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D408" s="7">
-        <v>12600</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="1">
       <c r="A409" s="9">
         <v>403</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C409" s="14" t="s">
         <v>812</v>
       </c>
       <c r="D409" s="7">
-        <v>4190</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="1">
       <c r="A410" s="9">
         <v>404</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>814</v>
       </c>
       <c r="D410" s="7">
-        <v>7600</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="1">
       <c r="A411" s="9">
         <v>405</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C411" s="14" t="s">
         <v>816</v>
       </c>
       <c r="D411" s="7">
-        <v>14800</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="412" spans="1:4" outlineLevel="1">
       <c r="A412" s="9">
         <v>406</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>817</v>
       </c>
       <c r="C412" s="14" t="s">
         <v>818</v>
       </c>
       <c r="D412" s="7">
-        <v>5900</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="1">
       <c r="A413" s="9">
         <v>407</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>820</v>
       </c>
       <c r="D413" s="7">
-        <v>12400</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="1">
       <c r="A414" s="9">
         <v>408</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>821</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>822</v>
       </c>
       <c r="D414" s="7">
-        <v>17700</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="1">
       <c r="A415" s="9">
         <v>409</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>823</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>824</v>
       </c>
       <c r="D415" s="7">
-        <v>16800</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="1">
       <c r="A416" s="9">
         <v>410</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>825</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>826</v>
       </c>
       <c r="D416" s="7">
-        <v>8100</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="1">
       <c r="A417" s="9">
         <v>411</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>827</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>828</v>
       </c>
       <c r="D417" s="7">
-        <v>8100</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="1">
       <c r="A418" s="9">
         <v>412</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>829</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>830</v>
       </c>
       <c r="D418" s="7">
-        <v>4960</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="1">
       <c r="A419" s="9">
         <v>413</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>831</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>832</v>
       </c>
       <c r="D419" s="7">
-        <v>18400</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="1">
       <c r="A420" s="9">
         <v>414</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>834</v>
       </c>
       <c r="D420" s="7">
-        <v>16200</v>
+        <v>16800</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="1">
       <c r="A421" s="9">
         <v>415</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>835</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>836</v>
       </c>
       <c r="D421" s="7">
-        <v>3120</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="1">
       <c r="A422" s="9">
         <v>416</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>838</v>
       </c>
       <c r="D422" s="7">
-        <v>32900</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="1">
       <c r="A423" s="9">
         <v>417</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>839</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>840</v>
       </c>
       <c r="D423" s="7">
-        <v>16300</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="1">
       <c r="A424" s="9">
         <v>418</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>841</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>842</v>
       </c>
       <c r="D424" s="7">
-        <v>20100</v>
+        <v>20800</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="1">
       <c r="A425" s="9">
         <v>419</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>843</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>844</v>
       </c>
       <c r="D425" s="7">
-        <v>19100</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="1">
       <c r="A426" s="9">
         <v>420</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>846</v>
       </c>
       <c r="D426" s="7">
-        <v>32900</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="1">
       <c r="A427" s="9">
         <v>421</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>847</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>848</v>
       </c>
       <c r="D427" s="7">
-        <v>13400</v>
+        <v>13900</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="1">
       <c r="A428" s="9">
         <v>422</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>849</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>850</v>
       </c>
       <c r="D428" s="7">
-        <v>32900</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="1">
       <c r="A429" s="9">
         <v>423</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>852</v>
       </c>
       <c r="D429" s="7">
-        <v>17600</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="1">
       <c r="A430" s="9">
         <v>424</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>853</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>854</v>
       </c>
       <c r="D430" s="7">
-        <v>22300</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="1">
       <c r="A431" s="9">
         <v>425</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>855</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>856</v>
       </c>
       <c r="D431" s="7">
-        <v>19100</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="1">
       <c r="A432" s="9">
         <v>426</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>857</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>858</v>
       </c>
       <c r="D432" s="7">
-        <v>7900</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="1">
       <c r="A433" s="9">
         <v>427</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>859</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>860</v>
       </c>
       <c r="D433" s="7">
-        <v>7300</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="1">
       <c r="A434" s="9">
         <v>428</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>861</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>862</v>
       </c>
       <c r="D434" s="7">
-        <v>20600</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="1">
       <c r="A435" s="9">
         <v>429</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>863</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>864</v>
       </c>
       <c r="D435" s="7">
-        <v>15300</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="1">
       <c r="A436" s="9">
         <v>430</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>865</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>866</v>
       </c>
       <c r="D436" s="7">
         <v>4250</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="1">
       <c r="A437" s="10" t="s">
         <v>867</v>
       </c>
       <c r="B437" s="0"/>
       <c r="C437" s="12"/>
       <c r="D437" s="5"/>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
@@ -12316,51 +12316,51 @@
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
         <v>100</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1067</v>
       </c>
       <c r="D538" s="7">
         <v>12200</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
         <v>101</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1069</v>
       </c>
       <c r="D539" s="7">
-        <v>19300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
         <v>102</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1071</v>
       </c>
       <c r="D540" s="7">
         <v>29500</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
         <v>103</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1073</v>
@@ -12414,93 +12414,93 @@
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
         <v>107</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1081</v>
       </c>
       <c r="D545" s="7">
         <v>4235</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
         <v>108</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1083</v>
       </c>
       <c r="D546" s="7">
-        <v>940</v>
+        <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
         <v>109</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1085</v>
       </c>
       <c r="D547" s="7">
-        <v>1010</v>
+        <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
         <v>110</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1087</v>
       </c>
       <c r="D548" s="7">
-        <v>1990</v>
+        <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
         <v>111</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1089</v>
       </c>
       <c r="D549" s="7">
-        <v>3160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
         <v>112</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1091</v>
       </c>
       <c r="D550" s="7">
         <v>800</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
         <v>113</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1093</v>
@@ -12554,51 +12554,51 @@
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
         <v>117</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1101</v>
       </c>
       <c r="D555" s="7">
         <v>2600</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
         <v>118</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1103</v>
       </c>
       <c r="D556" s="7">
-        <v>21200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
         <v>119</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1105</v>
       </c>
       <c r="D557" s="7">
         <v>29500</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
         <v>120</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1107</v>
@@ -12750,163 +12750,163 @@
     <row r="569" spans="1:4" outlineLevel="2">
       <c r="A569" s="9">
         <v>131</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="C569" s="14" t="s">
         <v>1129</v>
       </c>
       <c r="D569" s="7">
         <v>18200</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="2">
       <c r="A570" s="9">
         <v>132</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1130</v>
       </c>
       <c r="C570" s="14" t="s">
         <v>1131</v>
       </c>
       <c r="D570" s="7">
-        <v>16200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="2">
       <c r="A571" s="9">
         <v>133</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1132</v>
       </c>
       <c r="C571" s="14" t="s">
         <v>1133</v>
       </c>
       <c r="D571" s="7">
         <v>22900</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="2">
       <c r="A572" s="9">
         <v>134</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1134</v>
       </c>
       <c r="C572" s="14" t="s">
         <v>1135</v>
       </c>
       <c r="D572" s="7">
         <v>26300</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="2">
       <c r="A573" s="9">
         <v>135</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1136</v>
       </c>
       <c r="C573" s="14" t="s">
         <v>1137</v>
       </c>
       <c r="D573" s="7">
-        <v>31800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="2">
       <c r="A574" s="9">
         <v>136</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1138</v>
       </c>
       <c r="C574" s="14" t="s">
         <v>1139</v>
       </c>
       <c r="D574" s="7">
-        <v>35200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="2">
       <c r="A575" s="9">
         <v>137</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="C575" s="14" t="s">
         <v>1141</v>
       </c>
       <c r="D575" s="7">
-        <v>47000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="2">
       <c r="A576" s="9">
         <v>138</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1142</v>
       </c>
       <c r="C576" s="14" t="s">
         <v>1143</v>
       </c>
       <c r="D576" s="7">
-        <v>62800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="2">
       <c r="A577" s="9">
         <v>139</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1144</v>
       </c>
       <c r="C577" s="14" t="s">
         <v>1145</v>
       </c>
       <c r="D577" s="7">
-        <v>15000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="2">
       <c r="A578" s="9">
         <v>140</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="C578" s="14" t="s">
         <v>1147</v>
       </c>
       <c r="D578" s="7">
-        <v>22500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:4" outlineLevel="2">
       <c r="A579" s="9">
         <v>141</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1148</v>
       </c>
       <c r="C579" s="14" t="s">
         <v>1149</v>
       </c>
       <c r="D579" s="7">
         <v>2235</v>
       </c>
     </row>
     <row r="580" spans="1:4" outlineLevel="2">
       <c r="A580" s="9">
         <v>142</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1150</v>
       </c>
       <c r="C580" s="14" t="s">
         <v>1151</v>
@@ -13192,51 +13192,51 @@
     <row r="601" spans="1:4" outlineLevel="3">
       <c r="A601" s="9">
         <v>1</v>
       </c>
       <c r="B601" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="C601" s="14" t="s">
         <v>1190</v>
       </c>
       <c r="D601" s="7">
         <v>17700</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="3">
       <c r="A602" s="9">
         <v>2</v>
       </c>
       <c r="B602" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="C602" s="14" t="s">
         <v>1192</v>
       </c>
       <c r="D602" s="7">
-        <v>32400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="3">
       <c r="A603" s="9">
         <v>3</v>
       </c>
       <c r="B603" s="4" t="s">
         <v>1193</v>
       </c>
       <c r="C603" s="14" t="s">
         <v>1194</v>
       </c>
       <c r="D603" s="7">
         <v>45100</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="3">
       <c r="A604" s="9">
         <v>4</v>
       </c>
       <c r="B604" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="C604" s="14" t="s">
         <v>1196</v>
@@ -13312,51 +13312,51 @@
     <row r="610" spans="1:4" outlineLevel="3">
       <c r="A610" s="9">
         <v>4</v>
       </c>
       <c r="B610" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="C610" s="14" t="s">
         <v>1205</v>
       </c>
       <c r="D610" s="7">
         <v>9300</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="3">
       <c r="A611" s="9">
         <v>5</v>
       </c>
       <c r="B611" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C611" s="14" t="s">
         <v>1207</v>
       </c>
       <c r="D611" s="7">
-        <v>9900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="3">
       <c r="A612" s="9">
         <v>6</v>
       </c>
       <c r="B612" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="C612" s="14" t="s">
         <v>1209</v>
       </c>
       <c r="D612" s="7">
         <v>7200</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="3">
       <c r="A613" s="9">
         <v>7</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="C613" s="14" t="s">
         <v>1211</v>
@@ -13368,79 +13368,79 @@
     <row r="614" spans="1:4" outlineLevel="3">
       <c r="A614" s="9">
         <v>8</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="C614" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="D614" s="7">
         <v>31800</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="3">
       <c r="A615" s="9">
         <v>9</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="C615" s="14" t="s">
         <v>1215</v>
       </c>
       <c r="D615" s="7">
-        <v>13000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="3">
       <c r="A616" s="9">
         <v>10</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="C616" s="14" t="s">
         <v>1217</v>
       </c>
       <c r="D616" s="7">
-        <v>29200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="3">
       <c r="A617" s="9">
         <v>11</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C617" s="14" t="s">
         <v>1219</v>
       </c>
       <c r="D617" s="7">
-        <v>34200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="3">
       <c r="A618" s="9">
         <v>12</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C618" s="14" t="s">
         <v>1221</v>
       </c>
       <c r="D618" s="7">
         <v>173000</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="3">
       <c r="A619" s="9">
         <v>13</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="C619" s="14" t="s">
         <v>1223</v>
@@ -13452,191 +13452,191 @@
     <row r="620" spans="1:4" outlineLevel="3">
       <c r="A620" s="9">
         <v>14</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1225</v>
       </c>
       <c r="D620" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="3">
       <c r="A621" s="9">
         <v>15</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1227</v>
       </c>
       <c r="D621" s="7">
-        <v>53500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="3">
       <c r="A622" s="9">
         <v>16</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1229</v>
       </c>
       <c r="D622" s="7">
         <v>53500</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="3">
       <c r="A623" s="9">
         <v>17</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1231</v>
       </c>
       <c r="D623" s="7">
-        <v>91900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="3">
       <c r="A624" s="9">
         <v>18</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1233</v>
       </c>
       <c r="D624" s="7">
         <v>8700</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="3">
       <c r="A625" s="9">
         <v>19</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1235</v>
       </c>
       <c r="D625" s="7">
         <v>224000</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="3">
       <c r="A626" s="9">
         <v>20</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1237</v>
       </c>
       <c r="D626" s="7">
-        <v>69000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="3">
       <c r="A627" s="9">
         <v>21</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1239</v>
       </c>
       <c r="D627" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="3">
       <c r="A628" s="9">
         <v>22</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1241</v>
       </c>
       <c r="D628" s="7">
-        <v>53500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="3">
       <c r="A629" s="9">
         <v>23</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1243</v>
       </c>
       <c r="D629" s="7">
         <v>87200</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="3">
       <c r="A630" s="9">
         <v>24</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1245</v>
       </c>
       <c r="D630" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="3">
       <c r="A631" s="9">
         <v>25</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="D631" s="7">
-        <v>78200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="3">
       <c r="A632" s="9">
         <v>26</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1249</v>
       </c>
       <c r="D632" s="7">
         <v>78200</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="3">
       <c r="A633" s="9">
         <v>27</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1251</v>
@@ -13662,51 +13662,51 @@
     <row r="635" spans="1:4" outlineLevel="3">
       <c r="A635" s="9">
         <v>29</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1255</v>
       </c>
       <c r="D635" s="7">
         <v>82000</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="3">
       <c r="A636" s="9">
         <v>30</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1257</v>
       </c>
       <c r="D636" s="7">
-        <v>1160</v>
+        <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="3">
       <c r="A637" s="9">
         <v>31</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1259</v>
       </c>
       <c r="D637" s="7">
         <v>2948</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="3">
       <c r="A638" s="9">
         <v>32</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1261</v>
@@ -14230,415 +14230,415 @@
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
         <v>26</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D676" s="7">
         <v>1390</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
         <v>27</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D677" s="7">
-        <v>34500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
         <v>28</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D678" s="7">
         <v>38000</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
         <v>29</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D679" s="7">
         <v>6400</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
         <v>30</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D680" s="7">
-        <v>27700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
         <v>31</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D681" s="7">
-        <v>27700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
         <v>32</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D682" s="7">
-        <v>4700</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
         <v>33</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D683" s="7">
-        <v>19000</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
         <v>34</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D684" s="7">
-        <v>5800</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
         <v>35</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D685" s="7">
-        <v>9800</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
         <v>36</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D686" s="7">
-        <v>10900</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
         <v>37</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D687" s="7">
         <v>4800</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
         <v>38</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D688" s="7">
-        <v>153000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
         <v>39</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D689" s="7">
         <v>33200</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
         <v>40</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D690" s="7">
-        <v>87500</v>
+        <v>91900</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
         <v>41</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D691" s="7">
-        <v>56200</v>
+        <v>58900</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
         <v>42</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D692" s="7">
-        <v>64000</v>
+        <v>67200</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
         <v>43</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D693" s="7">
-        <v>76400</v>
+        <v>80200</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
         <v>44</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D694" s="7">
-        <v>85800</v>
+        <v>90100</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
         <v>45</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D695" s="7">
-        <v>64400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
         <v>46</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D696" s="7">
-        <v>65500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
         <v>47</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D697" s="7">
-        <v>71200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
         <v>48</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D698" s="7">
-        <v>82500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
         <v>49</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D699" s="7">
-        <v>83600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
         <v>50</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D700" s="7">
-        <v>70000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
         <v>51</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D701" s="7">
-        <v>71200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
         <v>52</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D702" s="7">
-        <v>88200</v>
+        <v>92611</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
         <v>53</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D703" s="7">
-        <v>89300</v>
+        <v>93700</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
         <v>54</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D704" s="7">
         <v>7100</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
         <v>55</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1392</v>
@@ -14678,121 +14678,121 @@
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
         <v>58</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D708" s="7">
         <v>4900</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
         <v>59</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D709" s="7">
-        <v>7100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
         <v>60</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D710" s="7">
         <v>6700</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
         <v>61</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D711" s="7">
-        <v>8500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
         <v>62</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D712" s="7">
         <v>7200</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
         <v>63</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D713" s="7">
-        <v>9200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
         <v>64</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D714" s="7">
-        <v>4800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
         <v>65</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D715" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
         <v>66</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1414</v>
@@ -14818,65 +14818,65 @@
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
         <v>68</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D718" s="7">
         <v>3300</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
         <v>69</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D719" s="7">
-        <v>45990</v>
+        <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
         <v>70</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D720" s="7">
-        <v>930</v>
+        <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
         <v>71</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D721" s="7">
         <v>10508</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
         <v>72</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1426</v>