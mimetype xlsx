--- v2 (2026-07-08)
+++ v3 (2026-07-28)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1433">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-08 04:23:57</t>
+    <t>Актуальность прайса на: 2026-07-28 18:35:30</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -669,56 +669,50 @@
   <si>
     <t>10711</t>
   </si>
   <si>
     <t>SKAT -V.24DC-18 исп. 5000 (857)</t>
   </si>
   <si>
     <t>29960</t>
   </si>
   <si>
     <t>SKAT 12-4.0 TOP (288)</t>
   </si>
   <si>
     <t>33307</t>
   </si>
   <si>
     <t>SKAT SMART UPS-1000 IP65 SNMP Wi-Fi (988)</t>
   </si>
   <si>
     <t>33310</t>
   </si>
   <si>
     <t>SKAT UPS 10000 SNMP (484)</t>
   </si>
   <si>
-    <t>33308</t>
-[...4 lines deleted...]
-  <si>
     <t>29977</t>
   </si>
   <si>
     <t>SKAT UPS 500/300 DIN (451)</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
     <t>SKAT-12-1,0-DIN (583)</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>SKAT-12-3,0-DIN (580)</t>
   </si>
   <si>
     <t>17131</t>
   </si>
   <si>
     <t>SKAT-12-6.0-DIN (586)</t>
   </si>
   <si>
     <t>17130</t>
@@ -741,110 +735,86 @@
   <si>
     <t>14056</t>
   </si>
   <si>
     <t>SKAT-RLPS.48DC-10 RACK (2140)</t>
   </si>
   <si>
     <t>14052</t>
   </si>
   <si>
     <t>SKAT-RLPS.48DC-3,0 (941)</t>
   </si>
   <si>
     <t>14053</t>
   </si>
   <si>
     <t>SKAT-RLPS.48DC-500VA (946)</t>
   </si>
   <si>
     <t>29975</t>
   </si>
   <si>
     <t>SKAT-SMART UPS-600 IP65 SNMP Wi-Fi (987)</t>
   </si>
   <si>
-    <t>23845</t>
-[...4 lines deleted...]
-  <si>
     <t>23364</t>
   </si>
   <si>
     <t>SKAT-UPS 1000/600 (456)</t>
   </si>
   <si>
-    <t>29972</t>
-[...4 lines deleted...]
-  <si>
     <t>23365</t>
   </si>
   <si>
     <t>SKAT-UPS 1500/900 (457)</t>
   </si>
   <si>
     <t>18656</t>
   </si>
   <si>
     <t>SKAT-UPS 2000/1200 (461)</t>
   </si>
   <si>
-    <t>19605</t>
-[...4 lines deleted...]
-  <si>
     <t>23366</t>
   </si>
   <si>
     <t>SKAT-UPS 3000/1800 (453)</t>
   </si>
   <si>
     <t>22314</t>
   </si>
   <si>
     <t>SKAT-UPS 600 IP65 (986)</t>
   </si>
   <si>
     <t>29974</t>
   </si>
   <si>
     <t>SKAT-UPS 600/350 (449)</t>
   </si>
   <si>
-    <t>29971</t>
-[...4 lines deleted...]
-  <si>
     <t>33309</t>
   </si>
   <si>
     <t>SKAT-UPS 6000 SNMP (478)</t>
   </si>
   <si>
     <t>28753</t>
   </si>
   <si>
     <t>SKAT-UPS 800 AI (452)</t>
   </si>
   <si>
     <t>21265</t>
   </si>
   <si>
     <t>SKAT-UPS 800/400 (454)</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
     <t>SKAT-V.12/(5-9)DC-25VA исп.5 (883)</t>
   </si>
   <si>
     <t>29962</t>
@@ -1305,116 +1275,74 @@
   <si>
     <t>53830</t>
   </si>
   <si>
     <t>Бастион Mollusk-VR 12/6</t>
   </si>
   <si>
     <t>53831</t>
   </si>
   <si>
     <t>Бастион Mollusk-VRK 12/1</t>
   </si>
   <si>
     <t>53832</t>
   </si>
   <si>
     <t>Бастион Mollusk-VRK 12/2</t>
   </si>
   <si>
     <t>53833</t>
   </si>
   <si>
     <t>Бастион Mollusk-VRK 12/3</t>
   </si>
   <si>
-    <t>59176</t>
-[...4 lines deleted...]
-  <si>
     <t>53810</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 1000</t>
   </si>
   <si>
-    <t>59128</t>
-[...10 lines deleted...]
-  <si>
     <t>53811</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 1500</t>
   </si>
   <si>
     <t>53812</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 2000</t>
   </si>
   <si>
-    <t>59130</t>
-[...10 lines deleted...]
-  <si>
     <t>53813</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 3000</t>
   </si>
   <si>
-    <t>59132</t>
-[...10 lines deleted...]
-  <si>
     <t>53814</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 600</t>
   </si>
   <si>
     <t>53815</t>
   </si>
   <si>
     <t>Бастион RAPAN-UPS 800</t>
   </si>
   <si>
     <t>53795</t>
   </si>
   <si>
     <t>Бастион SKAT-12-2.0 DIN</t>
   </si>
   <si>
     <t>53796</t>
   </si>
   <si>
     <t>Бастион SKAT-12-4.0 DIN</t>
   </si>
   <si>
     <t>53797</t>
@@ -1425,380 +1353,308 @@
   <si>
     <t>53803</t>
   </si>
   <si>
     <t>Бастион SKAT-24-1.0 DIN</t>
   </si>
   <si>
     <t>53804</t>
   </si>
   <si>
     <t>Бастион SKAT-24-3.0 DIN</t>
   </si>
   <si>
     <t>53805</t>
   </si>
   <si>
     <t>Бастион SKAT-24-4.0 DIN</t>
   </si>
   <si>
     <t>59161</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 10-3/1-ON</t>
   </si>
   <si>
-    <t>59162</t>
-[...4 lines deleted...]
-  <si>
     <t>53820</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 10-3/3</t>
   </si>
   <si>
-    <t>59163</t>
-[...10 lines deleted...]
-  <si>
     <t>59165</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 10-RACK-3/1-ON</t>
   </si>
   <si>
     <t>59160</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 100-3/3-ON</t>
   </si>
   <si>
     <t>53816</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 100/80</t>
   </si>
   <si>
-    <t>59135</t>
-[...4 lines deleted...]
-  <si>
     <t>63557</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-AID-IN-1X9-8</t>
   </si>
   <si>
-    <t>59136</t>
-[...4 lines deleted...]
-  <si>
     <t>63558</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-RACK-ON P3</t>
   </si>
   <si>
-    <t>59137</t>
-[...4 lines deleted...]
-  <si>
     <t>63559</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-RACK-ON-2X9 P3</t>
   </si>
   <si>
     <t>63560</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-RACK-ON-2X9-E P3</t>
   </si>
   <si>
-    <t>59138</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT-UPS 1000-RACK-ON-E</t>
+    <t>67882</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 1000-RACK-ON-E P3</t>
   </si>
   <si>
     <t>59139</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-RACK-ON-V</t>
   </si>
   <si>
     <t>63561</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1000-RACK-ON-V P3</t>
   </si>
   <si>
     <t>63562</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 10000-RACK-ON P3</t>
   </si>
   <si>
+    <t>67874</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 1000T</t>
+  </si>
+  <si>
+    <t>67875</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 100T</t>
+  </si>
+  <si>
     <t>59166</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 120-3/3-ON</t>
   </si>
   <si>
     <t>53821</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 15-3/3</t>
   </si>
   <si>
-    <t>59167</t>
-[...34 lines deleted...]
-  <si>
     <t>59145</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1500-RACK-ON-3x9</t>
   </si>
   <si>
     <t>63563</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 1500-RACK-ON-3X9 P3</t>
   </si>
   <si>
-    <t>59146</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT-UPS 1500-RACK-ON-E</t>
+    <t>67883</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 1500-RACK-ON-3X9-E P3</t>
   </si>
   <si>
     <t>59168</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 160-3/3-ON</t>
   </si>
   <si>
     <t>53822</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 20-3/3</t>
   </si>
   <si>
-    <t>59169</t>
-[...4 lines deleted...]
-  <si>
     <t>59170</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 200-3/3-ON</t>
   </si>
   <si>
     <t>53817</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 2000 RACK</t>
   </si>
   <si>
     <t>59147</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 2000 RACK исп.E</t>
   </si>
   <si>
-    <t>53818</t>
-[...20 lines deleted...]
-    <t>Бастион SKAT-UPS 2000-RACK-ON-4x9</t>
+    <t>67884</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 2000-RACK-ON P3</t>
+  </si>
+  <si>
+    <t>67885</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 2000-RACK-ON-4X9 P3</t>
   </si>
   <si>
     <t>63564</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 2000-RACK-ON-4X9-E P3</t>
   </si>
   <si>
-    <t>59151</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT-UPS 2000-RACK-ON-E</t>
+    <t>67886</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 2000-RACK-ON-E P3</t>
+  </si>
+  <si>
+    <t>67876</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 2000T</t>
+  </si>
+  <si>
+    <t>67877</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 2500T</t>
   </si>
   <si>
     <t>53823</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 30-3/3</t>
   </si>
   <si>
-    <t>59171</t>
-[...16 lines deleted...]
-  <si>
     <t>63565</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 3000-RACK-ON P3</t>
   </si>
   <si>
-    <t>59155</t>
-[...4 lines deleted...]
-  <si>
     <t>63566</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 3000-RACK-ON-6X9 P3</t>
   </si>
   <si>
     <t>63567</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 3000-RACK-ON-6X9-E P3</t>
   </si>
   <si>
-    <t>59156</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT-UPS 3000-RACK-ON-E</t>
+    <t>67887</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 3000-RACK-ON-E P3</t>
   </si>
   <si>
     <t>62474</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 300T</t>
   </si>
   <si>
+    <t>67878</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 333T</t>
+  </si>
+  <si>
+    <t>67879</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 3500T</t>
+  </si>
+  <si>
     <t>53824</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 40-3/3</t>
   </si>
   <si>
-    <t>59172</t>
-[...4 lines deleted...]
-  <si>
     <t>53819</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 50/40</t>
   </si>
   <si>
+    <t>67880</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 5000T</t>
+  </si>
+  <si>
     <t>62464</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 500T</t>
   </si>
   <si>
+    <t>67881</t>
+  </si>
+  <si>
+    <t>Бастион SKAT-UPS 555T</t>
+  </si>
+  <si>
     <t>59173</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 6-RACK-3/1-ON</t>
   </si>
   <si>
     <t>59174</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 60-3/3-ON</t>
   </si>
   <si>
     <t>59157</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 600 AI</t>
   </si>
   <si>
     <t>63568</t>
   </si>
   <si>
     <t>Бастион SKAT-UPS 6000-RACK-ON P3</t>
   </si>
   <si>
     <t>59175</t>
@@ -1917,56 +1773,50 @@
   <si>
     <t>53790</t>
   </si>
   <si>
     <t>Бастион РАПАН-50</t>
   </si>
   <si>
     <t>53788</t>
   </si>
   <si>
     <t>Бастион РАПАН-50 исп.2x7</t>
   </si>
   <si>
     <t>53791</t>
   </si>
   <si>
     <t>Бастион РАПАН-50П</t>
   </si>
   <si>
     <t>53792</t>
   </si>
   <si>
     <t>Бастион РАПАН-60П</t>
   </si>
   <si>
-    <t>53793</t>
-[...4 lines deleted...]
-  <si>
     <t>53794</t>
   </si>
   <si>
     <t>Бастион РАПАН-80 исп.2x7</t>
   </si>
   <si>
     <t>53800</t>
   </si>
   <si>
     <t>Бастион СКАТ ИБП-12/2-6,4/Li-DIN</t>
   </si>
   <si>
     <t>59127</t>
   </si>
   <si>
     <t>Бастион СКАТ ИБП-24/1-3,2Li-DIN</t>
   </si>
   <si>
     <t>53798</t>
   </si>
   <si>
     <t>Бастион СКАТ-1200 Li-ion (СКАТ ИБП-12/4-9,6/Li)</t>
   </si>
   <si>
     <t>4006</t>
@@ -2367,56 +2217,50 @@
   <si>
     <t>29988</t>
   </si>
   <si>
     <t>Моллюск-12/3 IP20 DIN (842)</t>
   </si>
   <si>
     <t>29989</t>
   </si>
   <si>
     <t>Моллюск-12/5 IP20 DIN (843)</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
     <t>РАПАН-10 пластик (352)</t>
   </si>
   <si>
     <t>29966</t>
   </si>
   <si>
     <t>РАПАН-100 (361)</t>
   </si>
   <si>
-    <t>17593</t>
-[...4 lines deleted...]
-  <si>
     <t>10807</t>
   </si>
   <si>
     <t>РАПАН-20 металл (354)</t>
   </si>
   <si>
     <t>29968</t>
   </si>
   <si>
     <t>РАПАН-20П пластик (368)</t>
   </si>
   <si>
     <t>33313</t>
   </si>
   <si>
     <t>РАПАН-24/1,5 (364)</t>
   </si>
   <si>
     <t>33312</t>
   </si>
   <si>
     <t>РАПАН-24/3 (365)</t>
   </si>
   <si>
     <t>33311</t>
@@ -3222,158 +3066,122 @@
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>Security Force SF 1265 аккумулятор</t>
   </si>
   <si>
     <t>54914</t>
   </si>
   <si>
     <t>Security Force SF 6045 аккумулятор</t>
   </si>
   <si>
     <t>30010</t>
   </si>
   <si>
     <t>Skat i-Battery 12-12 LiFePo4 (646)</t>
   </si>
   <si>
     <t>30011</t>
   </si>
   <si>
     <t>Skat i-Battery 12-17 LiFePo4 (647)</t>
   </si>
   <si>
-    <t>30012</t>
-[...4 lines deleted...]
-  <si>
     <t>30013</t>
   </si>
   <si>
     <t>Skat i-Battery 12-40 LiFePo4 (649)</t>
   </si>
   <si>
     <t>30009</t>
   </si>
   <si>
     <t>Skat i-Battery 12-7 LiFePo4 (645)</t>
   </si>
   <si>
     <t>49217</t>
   </si>
   <si>
     <t>Smartec ST-BT017</t>
   </si>
   <si>
     <t>49215</t>
   </si>
   <si>
     <t>Smartec ST-BT107</t>
   </si>
   <si>
     <t>49216</t>
   </si>
   <si>
     <t>Smartec ST-BT109</t>
   </si>
   <si>
     <t>49218</t>
   </si>
   <si>
     <t>Smartec ST-BT117</t>
   </si>
   <si>
-    <t>62467</t>
-[...22 lines deleted...]
-  <si>
     <t>53839</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12012</t>
   </si>
   <si>
     <t>53840</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12022</t>
   </si>
   <si>
     <t>53841</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12045</t>
   </si>
   <si>
     <t>53843</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1207</t>
   </si>
   <si>
     <t>53845</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1209</t>
   </si>
   <si>
     <t>59216</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1209S</t>
   </si>
   <si>
-    <t>53846</t>
-[...4 lines deleted...]
-  <si>
     <t>59217</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12100FT</t>
   </si>
   <si>
     <t>59218</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12100S</t>
   </si>
   <si>
     <t>53847</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1212</t>
   </si>
   <si>
     <t>59219</t>
   </si>
   <si>
     <t>Бастион SKAT SB 12120S</t>
   </si>
   <si>
     <t>59220</t>
@@ -3408,104 +3216,92 @@
   <si>
     <t>53849</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1226</t>
   </si>
   <si>
     <t>53850</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1240</t>
   </si>
   <si>
     <t>59226</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1240S</t>
   </si>
   <si>
     <t>59227</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1250FT</t>
   </si>
   <si>
-    <t>53851</t>
-[...4 lines deleted...]
-  <si>
     <t>59228</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1265S</t>
   </si>
   <si>
     <t>59229</t>
   </si>
   <si>
     <t>Бастион SKAT SB 1280FT</t>
   </si>
   <si>
+    <t>67904</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SB 1207S</t>
+  </si>
+  <si>
+    <t>67905</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SB 1212S</t>
+  </si>
+  <si>
+    <t>67906</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SB 1217S</t>
+  </si>
+  <si>
+    <t>67907</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SB 1226S</t>
+  </si>
+  <si>
     <t>59230</t>
   </si>
   <si>
     <t>Бастион TEPLOCOM 100Ач</t>
   </si>
   <si>
-    <t>59231</t>
-[...28 lines deleted...]
-  <si>
     <t>62153</t>
   </si>
   <si>
     <t>Болид АБ 1205К</t>
   </si>
   <si>
     <t>62154</t>
   </si>
   <si>
     <t>Болид АБ 1205М</t>
   </si>
   <si>
     <t>62155</t>
   </si>
   <si>
     <t>Болид АБ 1205С</t>
   </si>
   <si>
     <t>62156</t>
   </si>
   <si>
     <t>Болид АБ 1207К</t>
   </si>
   <si>
     <t>62157</t>
@@ -3585,255 +3381,423 @@
   <si>
     <t>Болид АБ 1226С</t>
   </si>
   <si>
     <t>62170</t>
   </si>
   <si>
     <t>Болид АБ 1240М</t>
   </si>
   <si>
     <t>62171</t>
   </si>
   <si>
     <t>Болид АБ 1240С</t>
   </si>
   <si>
     <t>62172</t>
   </si>
   <si>
     <t>Болид АБ 1265С</t>
   </si>
   <si>
     <t>Термостаты для аккумуляторов</t>
   </si>
   <si>
+    <t>67908</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom GSM</t>
+  </si>
+  <si>
+    <t>67909</t>
+  </si>
+  <si>
+    <t>Бастион TEPLOCOM TC-1B</t>
+  </si>
+  <si>
+    <t>67910</t>
+  </si>
+  <si>
+    <t>Бастион TEPLOCOM TC-2B</t>
+  </si>
+  <si>
+    <t>67912</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-2AA/3A RF2</t>
+  </si>
+  <si>
+    <t>67913</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-2AA/3A-RF</t>
+  </si>
+  <si>
+    <t>67914</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-2AA/8A</t>
+  </si>
+  <si>
+    <t>67915</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-Prog-220/3A</t>
+  </si>
+  <si>
+    <t>67916</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-Prog-2AA/3A-RF</t>
+  </si>
+  <si>
+    <t>67917</t>
+  </si>
+  <si>
+    <t>Бастион Teplocom TS-Prog-2AA/8A</t>
+  </si>
+  <si>
+    <t>67918</t>
+  </si>
+  <si>
+    <t>Бастион TEPLOCOM TSFR-Prog-220/3A</t>
+  </si>
+  <si>
+    <t>67911</t>
+  </si>
+  <si>
+    <t>Бастион TEPLOCOM Луч TC-8Z</t>
+  </si>
+  <si>
     <t>10723</t>
   </si>
   <si>
     <t>Термостат АКБ-12/12Ач (132)</t>
   </si>
   <si>
-    <t>10725</t>
-[...4 lines deleted...]
-  <si>
     <t>10726</t>
   </si>
   <si>
     <t>Термостат АКБ-12/40Ач (129)</t>
   </si>
   <si>
     <t>10722</t>
   </si>
   <si>
     <t>Термостат АКБ-12/7Ач (130)</t>
   </si>
   <si>
     <t>Отсеки и стеллажи под аккумуляторы</t>
   </si>
   <si>
     <t>14071</t>
   </si>
   <si>
     <t>АО 1/65 (417)</t>
   </si>
   <si>
     <t>30002</t>
   </si>
   <si>
     <t>АО 1/7 DIN (409)</t>
   </si>
   <si>
     <t>22477</t>
   </si>
   <si>
     <t>АО 2/100 исп.5М (296)</t>
   </si>
   <si>
     <t>22640</t>
   </si>
   <si>
     <t>АО 2/120 (418)</t>
   </si>
   <si>
-    <t>30005</t>
-[...4 lines deleted...]
-  <si>
     <t>14069</t>
   </si>
   <si>
     <t>АО 2/26 (301)</t>
   </si>
   <si>
     <t>14070</t>
   </si>
   <si>
     <t>АО 2/40 (302)</t>
   </si>
   <si>
     <t>20624</t>
   </si>
   <si>
     <t>АО 2/40 исп.5М (298)</t>
   </si>
   <si>
     <t>30006</t>
   </si>
   <si>
     <t>АО 4/17 RACK (412)</t>
   </si>
   <si>
-    <t>59237</t>
-[...10 lines deleted...]
-  <si>
     <t>59239</t>
   </si>
   <si>
     <t>Бастион SKAT BC 192/9 RACK</t>
   </si>
   <si>
     <t>53852</t>
   </si>
   <si>
     <t>Бастион SKAT BC 24/18 RACK</t>
   </si>
   <si>
     <t>53853</t>
   </si>
   <si>
     <t>Бастион SKAT BC 24/18S RACK</t>
   </si>
   <si>
-    <t>59240</t>
-[...4 lines deleted...]
-  <si>
     <t>63580</t>
   </si>
   <si>
     <t>Бастион SKAT BC 24/18S3 RACK P3</t>
   </si>
   <si>
-    <t>53854</t>
-[...4 lines deleted...]
-  <si>
     <t>59241</t>
   </si>
   <si>
     <t>Бастион SKAT BC 24/9 DIN</t>
   </si>
   <si>
     <t>63581</t>
   </si>
   <si>
     <t>Бастион SKAT BC 240/9 RACK</t>
   </si>
   <si>
-    <t>63582</t>
-[...4 lines deleted...]
-  <si>
     <t>59242</t>
   </si>
   <si>
     <t>Бастион SKAT BC 36/18S RACK</t>
   </si>
   <si>
-    <t>59243</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT BC 36/18S3 RACK</t>
+    <t>67919</t>
+  </si>
+  <si>
+    <t>Бастион SKAT BC 36/18S3 RACK P3</t>
   </si>
   <si>
     <t>63583</t>
   </si>
   <si>
     <t>Бастион SKAT BC 48/18 RACK</t>
   </si>
   <si>
     <t>53855</t>
   </si>
   <si>
     <t>Бастион SKAT BC 48/18S RACK</t>
   </si>
   <si>
-    <t>59244</t>
-[...4 lines deleted...]
-  <si>
     <t>63584</t>
   </si>
   <si>
     <t>Бастион SKAT BC 48/18S3 RACK P3</t>
   </si>
   <si>
     <t>59245</t>
   </si>
   <si>
     <t>Бастион SKAT BC 72/18S3 RACK</t>
   </si>
   <si>
     <t>63585</t>
   </si>
   <si>
     <t>Бастион SKAT BC 72/18S3 RACK P3</t>
   </si>
   <si>
     <t>53857</t>
   </si>
   <si>
     <t>Бастион SKAT BC 72/9 RACK</t>
   </si>
   <si>
-    <t>59236</t>
-[...2 lines deleted...]
-    <t>Бастион АО 1/12 DIN</t>
+    <t>67920</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-100-5-2-2</t>
+  </si>
+  <si>
+    <t>67921</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-100-5-2-4</t>
+  </si>
+  <si>
+    <t>67922</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-100FT-10-1-2</t>
+  </si>
+  <si>
+    <t>67923</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-100FT-10-1-4</t>
+  </si>
+  <si>
+    <t>67924</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-100FT-5-1-4</t>
+  </si>
+  <si>
+    <t>67925</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-120-5-2-2</t>
+  </si>
+  <si>
+    <t>67926</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-120-5-2-4</t>
+  </si>
+  <si>
+    <t>67927</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-125FT-10-1-2</t>
+  </si>
+  <si>
+    <t>67928</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-125FT-10-1-4</t>
+  </si>
+  <si>
+    <t>67929</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-125FT-5-1-4</t>
+  </si>
+  <si>
+    <t>67930</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-125FT-8-1-5</t>
+  </si>
+  <si>
+    <t>67931</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-150-5-1-4</t>
+  </si>
+  <si>
+    <t>67932</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-150-8-1-5</t>
+  </si>
+  <si>
+    <t>67933</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-150FT-10-1-2</t>
+  </si>
+  <si>
+    <t>67934</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-150FT-5-1-4</t>
+  </si>
+  <si>
+    <t>67935</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-200-10-1-4</t>
+  </si>
+  <si>
+    <t>67936</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-200-5-1-4</t>
+  </si>
+  <si>
+    <t>67937</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-40-5-2-2</t>
+  </si>
+  <si>
+    <t>67938</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-40-5-2-4</t>
+  </si>
+  <si>
+    <t>67939</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-50FT-10-1-2</t>
+  </si>
+  <si>
+    <t>67940</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-50FT-8-1-5</t>
+  </si>
+  <si>
+    <t>67941</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-65-5-2-2</t>
+  </si>
+  <si>
+    <t>67942</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-65-5-2-4</t>
+  </si>
+  <si>
+    <t>67943</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-80FT-10-1-2</t>
+  </si>
+  <si>
+    <t>67944</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-80FT-10-1-4</t>
+  </si>
+  <si>
+    <t>67945</t>
+  </si>
+  <si>
+    <t>Бастион SKAT SBR-80FT-5-1-4</t>
   </si>
   <si>
     <t>62179</t>
   </si>
   <si>
     <t>Болид АК-2</t>
   </si>
   <si>
     <t>62180</t>
   </si>
   <si>
     <t>Болид АК-4</t>
   </si>
   <si>
     <t>62181</t>
   </si>
   <si>
     <t>Болид АК-8</t>
   </si>
   <si>
     <t>62173</t>
   </si>
   <si>
     <t>Болид Бокс-12 исп.0 (Бокс-12/34М5) (Бокс 2х17Ач-12В)</t>
   </si>
@@ -4023,312 +3987,306 @@
   <si>
     <t>30000</t>
   </si>
   <si>
     <t>АЛЬБАТРОС УЗИП 220/2000 AC DIN (227)</t>
   </si>
   <si>
     <t>14063</t>
   </si>
   <si>
     <t>АЛЬБАТРОС-1500 DIN (218)</t>
   </si>
   <si>
     <t>23367</t>
   </si>
   <si>
     <t>АЛЬБАТРОС-220/3500 АС (223)</t>
   </si>
   <si>
     <t>14058</t>
   </si>
   <si>
     <t>АЛЬБАТРОС-220/500 AC (222)</t>
   </si>
   <si>
-    <t>59212</t>
-[...4 lines deleted...]
-  <si>
     <t>59213</t>
   </si>
   <si>
     <t>Бастион DA 806 SNMP-модуль</t>
   </si>
   <si>
     <t>59210</t>
   </si>
   <si>
     <t>Бастион DC 302 релейный модуль</t>
   </si>
   <si>
-    <t>59214</t>
-[...10 lines deleted...]
-  <si>
     <t>59205</t>
   </si>
   <si>
     <t>Бастион RAPAN ST-1000</t>
   </si>
   <si>
     <t>59206</t>
   </si>
   <si>
     <t>Бастион RAPAN ST-10000</t>
   </si>
   <si>
     <t>59207</t>
   </si>
   <si>
     <t>Бастион RAPAN ST-2000</t>
   </si>
   <si>
     <t>59208</t>
   </si>
   <si>
     <t>Бастион RAPAN ST-3000</t>
   </si>
   <si>
     <t>59209</t>
   </si>
   <si>
     <t>Бастион RAPAN ST-5000</t>
   </si>
   <si>
     <t>53838</t>
   </si>
   <si>
     <t>Бастион SKAT BB(26-120)Ah 24В</t>
   </si>
   <si>
-    <t>63571</t>
-[...2 lines deleted...]
-    <t>Бастион SKAT ELECTRO TECHNO</t>
+    <t>67889</t>
+  </si>
+  <si>
+    <t>Бастион SKAT BB-4 (26-200) Ah</t>
   </si>
   <si>
     <t>62473</t>
   </si>
   <si>
     <t>Бастион SKAT NM 810 SNMP</t>
   </si>
   <si>
     <t>63574</t>
   </si>
   <si>
     <t>Бастион SKAT ST S-20000-LV</t>
   </si>
   <si>
+    <t>67890</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-L-10000</t>
+  </si>
+  <si>
+    <t>67891</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-L-15000</t>
+  </si>
+  <si>
+    <t>67892</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-L-20000</t>
+  </si>
+  <si>
+    <t>67893</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-L-30000</t>
+  </si>
+  <si>
+    <t>67894</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-P-10000</t>
+  </si>
+  <si>
+    <t>67895</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-P-15000</t>
+  </si>
+  <si>
+    <t>67896</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-P-20000</t>
+  </si>
+  <si>
+    <t>67897</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST S-P-30000</t>
+  </si>
+  <si>
+    <t>67898</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST-10000</t>
+  </si>
+  <si>
     <t>63575</t>
   </si>
   <si>
     <t>Бастион SKAT ST-10000 LED</t>
   </si>
   <si>
     <t>63576</t>
   </si>
   <si>
     <t>Бастион SKAT ST-15000 LED</t>
   </si>
   <si>
+    <t>67899</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST-20000</t>
+  </si>
+  <si>
     <t>63577</t>
   </si>
   <si>
     <t>Бастион SKAT ST-20000 LED</t>
   </si>
   <si>
     <t>63578</t>
   </si>
   <si>
     <t>Бастион SKAT ST-30000 LED</t>
   </si>
   <si>
-    <t>59184</t>
-[...38 lines deleted...]
-    <t>Бастион Skat STP 10000 исп. Н</t>
+    <t>67900</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST-R 333</t>
+  </si>
+  <si>
+    <t>67901</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST-R 555</t>
+  </si>
+  <si>
+    <t>67902</t>
+  </si>
+  <si>
+    <t>Бастион SKAT ST-R 888</t>
   </si>
   <si>
     <t>59191</t>
   </si>
   <si>
     <t>Бастион Skat STP 20000</t>
   </si>
   <si>
     <t>59190</t>
   </si>
   <si>
     <t>Бастион Skat STP 20000 исп. Н</t>
   </si>
   <si>
     <t>62490</t>
   </si>
   <si>
     <t>Бастион SKAT-T-LITE</t>
   </si>
   <si>
+    <t>67903</t>
+  </si>
+  <si>
+    <t>Бастион SNMP-модуль DS 801</t>
+  </si>
+  <si>
     <t>63579</t>
   </si>
   <si>
     <t>Бастион SNMP-модуль SKAT NM 510</t>
   </si>
   <si>
     <t>59197</t>
   </si>
   <si>
     <t>Бастион Teplocom ST-1300 исп.5</t>
   </si>
   <si>
     <t>59198</t>
   </si>
   <si>
     <t>Бастион Teplocom ST-1515</t>
   </si>
   <si>
     <t>59199</t>
   </si>
   <si>
     <t>Бастион Teplocom ST-222/500</t>
   </si>
   <si>
-    <t>59200</t>
-[...4 lines deleted...]
-  <si>
     <t>59201</t>
   </si>
   <si>
     <t>Бастион Teplocom ST-555</t>
   </si>
   <si>
-    <t>59202</t>
-[...4 lines deleted...]
-  <si>
     <t>59203</t>
   </si>
   <si>
     <t>Бастион Teplocom ST-888</t>
   </si>
   <si>
-    <t>59204</t>
-[...10 lines deleted...]
-  <si>
     <t>63572</t>
   </si>
   <si>
     <t>Бастион Type 2 на Type2</t>
   </si>
   <si>
     <t>63569</t>
   </si>
   <si>
     <t>Бастион Type2 to GB/T adapter</t>
   </si>
   <si>
     <t>63570</t>
   </si>
   <si>
     <t>Бастион Type2 to GB/T EV charger cable 5m</t>
   </si>
   <si>
     <t>59178</t>
   </si>
   <si>
     <t>Бастион Альбатрос РНТ-63А</t>
   </si>
   <si>
-    <t>63573</t>
-[...8 lines deleted...]
-    <t>БКА-12 (235)</t>
+    <t>67888</t>
+  </si>
+  <si>
+    <t>Бастион СКАТ ЗКУ-8 DIN</t>
   </si>
   <si>
     <t>62152</t>
   </si>
   <si>
     <t>Болид SNMP iDA-ST200P</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>Болид БЗК</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>Болид БЗК исп.02</t>
   </si>
   <si>
     <t>62151</t>
   </si>
   <si>
     <t>Болид БЗК исп.03</t>
   </si>
@@ -4806,59 +4764,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33308/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23845/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29972/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-19605/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29971/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65926/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-57133/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59176/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59128/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59129/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59130/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59131/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59132/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59133/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59162/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59163/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59164/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59135/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59136/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59137/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59138/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59167/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59140/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59141/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59142/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59143/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59144/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59146/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59169/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53818/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59148/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59149/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59150/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59151/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59171/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59153/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59154/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59155/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59156/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59172/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53793/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17593/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30012/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62467/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62468/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62469/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62470/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53846/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53851/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59231/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59232/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59233/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59234/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59235/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10725/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30005/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59237/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59238/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59240/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53854/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63582/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59243/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59244/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59236/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48768/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59212/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59214/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59215/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63571/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59184/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59183/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59185/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59187/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59186/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59189/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59188/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59200/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59202/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59204/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53837/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63573/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14068/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65926/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-57133/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67882/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67874/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67875/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67883/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67884/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67885/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67886/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67876/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67877/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67887/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67878/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67879/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67880/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67881/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67904/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67905/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67906/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67907/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67908/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67909/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67910/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67912/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67913/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67914/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67915/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67916/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67917/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67918/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67911/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67919/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67920/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67921/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67922/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67923/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67924/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67925/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67926/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67927/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67928/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67929/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67930/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67931/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67932/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67933/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67934/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67935/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67936/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67937/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67938/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67939/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67940/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67941/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67942/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67943/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67944/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67945/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48768/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67889/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67890/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67891/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67892/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67893/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67894/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67895/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67896/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67897/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67898/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67899/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67900/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67901/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67902/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67903/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67888/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D732"/>
+  <dimension ref="A1:D725"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -6344,1829 +6302,1829 @@
     <row r="111" spans="1:4" outlineLevel="1">
       <c r="A111" s="9">
         <v>105</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="7">
         <v>789000</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="1">
       <c r="A112" s="9">
         <v>106</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="14" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="7">
-        <v>0</v>
+        <v>48200</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="1">
       <c r="A113" s="9">
         <v>107</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="7">
-        <v>48200</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="1">
       <c r="A114" s="9">
         <v>108</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="7">
-        <v>2240</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="115" spans="1:4" outlineLevel="1">
       <c r="A115" s="9">
         <v>109</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="14" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="7">
-        <v>4520</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="116" spans="1:4" outlineLevel="1">
       <c r="A116" s="9">
         <v>110</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="14" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="7">
-        <v>7600</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="117" spans="1:4" outlineLevel="1">
       <c r="A117" s="9">
         <v>111</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="7">
-        <v>9200</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="118" spans="1:4" outlineLevel="1">
       <c r="A118" s="9">
         <v>112</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="14" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="7">
-        <v>13100</v>
+        <v>75300</v>
       </c>
     </row>
     <row r="119" spans="1:4" outlineLevel="1">
       <c r="A119" s="9">
         <v>113</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="14" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="7">
-        <v>75300</v>
+        <v>75100</v>
       </c>
     </row>
     <row r="120" spans="1:4" outlineLevel="1">
       <c r="A120" s="9">
         <v>114</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="14" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="7">
-        <v>75100</v>
+        <v>31300</v>
       </c>
     </row>
     <row r="121" spans="1:4" outlineLevel="1">
       <c r="A121" s="9">
         <v>115</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="14" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="7">
-        <v>31300</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="122" spans="1:4" outlineLevel="1">
       <c r="A122" s="9">
         <v>116</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="14" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="7">
-        <v>65000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:4" outlineLevel="1">
       <c r="A123" s="9">
         <v>117</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="14" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="7">
-        <v>0</v>
+        <v>28700</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="1">
       <c r="A124" s="9">
         <v>118</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="14" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="7">
-        <v>0</v>
+        <v>37100</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="1">
       <c r="A125" s="9">
         <v>119</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="14" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="7">
-        <v>28700</v>
+        <v>44700</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="1">
       <c r="A126" s="9">
         <v>120</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="14" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="7">
-        <v>0</v>
+        <v>53200</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="1">
       <c r="A127" s="9">
         <v>121</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="14" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="7">
-        <v>37100</v>
+        <v>97400</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="1">
       <c r="A128" s="9">
         <v>122</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="14" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="7">
-        <v>44700</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="1">
       <c r="A129" s="9">
         <v>123</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="14" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="7">
-        <v>0</v>
+        <v>710000</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="1">
       <c r="A130" s="9">
         <v>124</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="14" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="7">
-        <v>53200</v>
+        <v>18800</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="1">
       <c r="A131" s="9">
         <v>125</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="14" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="7">
-        <v>97400</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="132" spans="1:4" outlineLevel="1">
       <c r="A132" s="9">
         <v>126</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="14" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="7">
-        <v>15600</v>
+        <v>15400</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="1">
       <c r="A133" s="9">
         <v>127</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="14" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="7">
-        <v>0</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="1">
       <c r="A134" s="9">
         <v>128</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="14" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="7">
-        <v>710000</v>
+        <v>52600</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="1">
       <c r="A135" s="9">
         <v>129</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="14" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="7">
-        <v>18800</v>
+        <v>58900</v>
       </c>
     </row>
     <row r="136" spans="1:4" outlineLevel="1">
       <c r="A136" s="9">
         <v>130</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="14" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="7">
-        <v>19500</v>
+        <v>61200</v>
       </c>
     </row>
     <row r="137" spans="1:4" outlineLevel="1">
       <c r="A137" s="9">
         <v>131</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="14" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="7">
-        <v>15400</v>
+        <v>30200</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="1">
       <c r="A138" s="9">
         <v>132</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="14" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="7">
-        <v>57900</v>
+        <v>123000</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="1">
       <c r="A139" s="9">
         <v>133</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="7">
-        <v>52600</v>
+        <v>39700</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="1">
       <c r="A140" s="9">
         <v>134</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="14" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="7">
-        <v>58900</v>
+        <v>74900</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="1">
       <c r="A141" s="9">
         <v>135</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="7">
-        <v>61200</v>
+        <v>61300</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="1">
       <c r="A142" s="9">
         <v>136</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="14" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="7">
-        <v>30200</v>
+        <v>70200</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="1">
       <c r="A143" s="9">
         <v>137</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="14" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="7">
-        <v>123000</v>
+        <v>15600</v>
       </c>
     </row>
     <row r="144" spans="1:4" outlineLevel="1">
       <c r="A144" s="9">
         <v>138</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="14" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="7">
-        <v>39700</v>
+        <v>45200</v>
       </c>
     </row>
     <row r="145" spans="1:4" outlineLevel="1">
       <c r="A145" s="9">
         <v>139</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="14" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="7">
-        <v>74900</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="146" spans="1:4" outlineLevel="1">
       <c r="A146" s="9">
         <v>140</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="14" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="7">
-        <v>61300</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="147" spans="1:4" outlineLevel="1">
       <c r="A147" s="9">
         <v>141</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="14" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="7">
-        <v>70200</v>
+        <v>485</v>
       </c>
     </row>
     <row r="148" spans="1:4" outlineLevel="1">
       <c r="A148" s="9">
         <v>142</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="14" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="7">
-        <v>15600</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="149" spans="1:4" outlineLevel="1">
       <c r="A149" s="9">
         <v>143</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="14" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="7">
-        <v>45200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="150" spans="1:4" outlineLevel="1">
       <c r="A150" s="9">
         <v>144</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="14" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="7">
-        <v>7700</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="151" spans="1:4" outlineLevel="1">
       <c r="A151" s="9">
         <v>145</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="14" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="7">
-        <v>4100</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="152" spans="1:4" outlineLevel="1">
       <c r="A152" s="9">
         <v>146</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C152" s="14" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="7">
-        <v>485</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="153" spans="1:4" outlineLevel="1">
       <c r="A153" s="9">
         <v>147</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="7">
-        <v>1300</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="154" spans="1:4" outlineLevel="1">
       <c r="A154" s="9">
         <v>148</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C154" s="14" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="7">
-        <v>700</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="155" spans="1:4" outlineLevel="1">
       <c r="A155" s="9">
         <v>149</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C155" s="14" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="7">
-        <v>1060</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="156" spans="1:4" outlineLevel="1">
       <c r="A156" s="9">
         <v>150</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C156" s="14" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="7">
-        <v>2300</v>
+        <v>810</v>
       </c>
     </row>
     <row r="157" spans="1:4" outlineLevel="1">
       <c r="A157" s="9">
         <v>151</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C157" s="14" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="7">
-        <v>1950</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="158" spans="1:4" outlineLevel="1">
       <c r="A158" s="9">
         <v>152</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C158" s="14" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="7">
-        <v>2350</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="159" spans="1:4" outlineLevel="1">
       <c r="A159" s="9">
         <v>153</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>311</v>
       </c>
       <c r="C159" s="14" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="7">
-        <v>1700</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="160" spans="1:4" outlineLevel="1">
       <c r="A160" s="9">
         <v>154</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C160" s="14" t="s">
         <v>314</v>
       </c>
       <c r="D160" s="7">
-        <v>2090</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="161" spans="1:4" outlineLevel="1">
       <c r="A161" s="9">
         <v>155</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C161" s="14" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="7">
-        <v>810</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="162" spans="1:4" outlineLevel="1">
       <c r="A162" s="9">
         <v>156</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C162" s="14" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="7">
-        <v>1690</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="163" spans="1:4" outlineLevel="1">
       <c r="A163" s="9">
         <v>157</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="14" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="7">
-        <v>2800</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="1">
       <c r="A164" s="9">
         <v>158</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C164" s="14" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="7">
-        <v>2250</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="1">
       <c r="A165" s="9">
         <v>159</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>323</v>
       </c>
       <c r="C165" s="14" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="7">
-        <v>3350</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="166" spans="1:4" outlineLevel="1">
       <c r="A166" s="9">
         <v>160</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="14" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="7">
-        <v>3150</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="167" spans="1:4" outlineLevel="1">
       <c r="A167" s="9">
         <v>161</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C167" s="14" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="7">
-        <v>2200</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="1">
       <c r="A168" s="9">
         <v>162</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="7">
-        <v>2620</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="1">
       <c r="A169" s="9">
         <v>163</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C169" s="14" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="7">
-        <v>1190</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="1">
       <c r="A170" s="9">
         <v>164</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C170" s="14" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="7">
-        <v>1950</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="1">
       <c r="A171" s="9">
         <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>335</v>
       </c>
       <c r="C171" s="14" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="7">
-        <v>3300</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="1">
       <c r="A172" s="9">
         <v>166</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C172" s="14" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="7">
-        <v>3550</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="1">
       <c r="A173" s="9">
         <v>167</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C173" s="14" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="7">
-        <v>3950</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="1">
       <c r="A174" s="9">
         <v>168</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="14" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="7">
-        <v>4200</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="175" spans="1:4" outlineLevel="1">
       <c r="A175" s="9">
         <v>169</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C175" s="14" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="7">
-        <v>6600</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="176" spans="1:4" outlineLevel="1">
       <c r="A176" s="9">
         <v>170</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="7">
-        <v>7100</v>
+        <v>5870</v>
       </c>
     </row>
     <row r="177" spans="1:4" outlineLevel="1">
       <c r="A177" s="9">
         <v>171</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="7">
-        <v>4850</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="1">
       <c r="A178" s="9">
         <v>172</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="7">
-        <v>3900</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="1">
       <c r="A179" s="9">
         <v>173</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C179" s="14" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="7">
-        <v>4180</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="1">
       <c r="A180" s="9">
         <v>174</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C180" s="14" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="7">
-        <v>7950</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="1">
       <c r="A181" s="9">
         <v>175</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="14" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="7">
-        <v>5870</v>
+        <v>16600</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="1">
       <c r="A182" s="9">
         <v>176</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="14" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="7">
-        <v>5700</v>
+        <v>19400</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="1">
       <c r="A183" s="9">
         <v>177</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="14" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="7">
-        <v>8650</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
-        <v>5350</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>13000</v>
+        <v>4580.38</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
-        <v>16600</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="7">
-        <v>19400</v>
+        <v>6250</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="1">
       <c r="A188" s="9">
         <v>182</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="14" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="7">
-        <v>2250</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="1">
       <c r="A189" s="9">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="7">
-        <v>1950</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
-        <v>4577.58</v>
+        <v>487</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
-        <v>4250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="7">
-        <v>6250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="1">
       <c r="A193" s="9">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="14" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="7">
-        <v>3850</v>
+        <v>722</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="1">
       <c r="A194" s="9">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="14" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="7">
-        <v>5320</v>
+        <v>602</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="1">
       <c r="A195" s="9">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="14" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="7">
-        <v>487</v>
+        <v>876</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="1">
       <c r="A196" s="9">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="14" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="7">
-        <v>258</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="1">
       <c r="A197" s="9">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="14" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="7">
-        <v>700</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="1">
       <c r="A198" s="9">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="14" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="7">
-        <v>722</v>
+        <v>6277</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="1">
       <c r="A199" s="9">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="7">
-        <v>602</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="1">
       <c r="A200" s="9">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="7">
-        <v>876</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="1">
       <c r="A201" s="9">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="14" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="7">
-        <v>1333</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="1">
       <c r="A202" s="9">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="14" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="7">
-        <v>3640</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="1">
       <c r="A203" s="9">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="14" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="7">
-        <v>6277</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="1">
       <c r="A204" s="9">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="14" t="s">
         <v>402</v>
       </c>
       <c r="D204" s="7">
-        <v>1735</v>
+        <v>295</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="1">
       <c r="A205" s="9">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="7">
-        <v>1784</v>
+        <v>370</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="1">
       <c r="A206" s="9">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="7">
-        <v>14450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="1">
       <c r="A207" s="9">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="7">
-        <v>2630</v>
+        <v>670</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="1">
       <c r="A208" s="9">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="14" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="7">
-        <v>4646</v>
+        <v>850</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="1">
       <c r="A209" s="9">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="14" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="7">
-        <v>295</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="1">
       <c r="A210" s="9">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="14" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="7">
-        <v>370</v>
+        <v>285</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="1">
       <c r="A211" s="9">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="7">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="1">
       <c r="A212" s="9">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="14" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="7">
-        <v>670</v>
+        <v>470</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="1">
       <c r="A213" s="9">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="7">
-        <v>850</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="1">
       <c r="A214" s="9">
         <v>208</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="7">
-        <v>1070</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="1">
       <c r="A215" s="9">
         <v>209</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="14" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="7">
-        <v>285</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="1">
       <c r="A216" s="9">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="7">
-        <v>340</v>
+        <v>40900</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
-        <v>470</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>0</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
-        <v>14500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>0</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
-        <v>0</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
-        <v>19100</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
-        <v>20400</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>0</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
-        <v>40900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
-        <v>6900</v>
+        <v>23600</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="7">
-        <v>8900</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="1">
       <c r="A231" s="9">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="14" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="7">
-        <v>3600</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="1">
       <c r="A232" s="9">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="14" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="7">
-        <v>6100</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="1">
       <c r="A233" s="9">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="14" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="7">
-        <v>9200</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="1">
       <c r="A234" s="9">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="14" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="7">
-        <v>3650</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="1">
       <c r="A235" s="9">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="14" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="7">
-        <v>7800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="1">
       <c r="A236" s="9">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="14" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="7">
-        <v>9800</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="1">
       <c r="A237" s="9">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="7">
-        <v>0</v>
+        <v>342000</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="1">
       <c r="A238" s="9">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="14" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="7">
-        <v>0</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="1">
       <c r="A239" s="9">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="14" t="s">
         <v>472</v>
       </c>
       <c r="D239" s="7">
-        <v>0</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="1">
       <c r="A240" s="9">
         <v>234</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C240" s="14" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="1">
       <c r="A241" s="9">
         <v>235</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C241" s="14" t="s">
         <v>476</v>
@@ -8178,6884 +8136,6786 @@
     <row r="242" spans="1:4" outlineLevel="1">
       <c r="A242" s="9">
         <v>236</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C242" s="14" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="1">
       <c r="A243" s="9">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="14" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="7">
-        <v>0</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
-        <v>23600</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="7">
-        <v>27000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
-        <v>73000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
-        <v>74000</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
-        <v>74000</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>0</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
-        <v>0</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="7">
-        <v>87000</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="1">
       <c r="A255" s="9">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="14" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="7">
-        <v>342000</v>
+        <v>55000</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="1">
       <c r="A256" s="9">
         <v>250</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="14" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="1">
       <c r="A257" s="9">
         <v>251</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="14" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="7">
-        <v>0</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
-        <v>0</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>0</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
-        <v>0</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>0</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
-        <v>0</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>0</v>
+        <v>67000</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
-        <v>86000</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>0</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
-        <v>0</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="7">
-        <v>0</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="1">
       <c r="A269" s="9">
         <v>263</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="14" t="s">
         <v>532</v>
       </c>
       <c r="D269" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="1">
       <c r="A270" s="9">
         <v>264</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C270" s="14" t="s">
         <v>534</v>
       </c>
       <c r="D270" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="1">
       <c r="A271" s="9">
         <v>265</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C271" s="14" t="s">
         <v>536</v>
       </c>
       <c r="D271" s="7">
-        <v>0</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="1">
       <c r="A272" s="9">
         <v>266</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="7">
-        <v>0</v>
+        <v>260000</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="1">
       <c r="A273" s="9">
         <v>267</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="14" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="1">
       <c r="A274" s="9">
         <v>268</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C274" s="14" t="s">
         <v>542</v>
       </c>
       <c r="D274" s="7">
-        <v>0</v>
+        <v>20300</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="1">
       <c r="A275" s="9">
         <v>269</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C275" s="14" t="s">
         <v>544</v>
       </c>
       <c r="D275" s="7">
-        <v>0</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="1">
       <c r="A276" s="9">
         <v>270</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C276" s="14" t="s">
         <v>546</v>
       </c>
       <c r="D276" s="7">
-        <v>0</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="1">
       <c r="A277" s="9">
         <v>271</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>548</v>
       </c>
       <c r="D277" s="7">
-        <v>104000</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="1">
       <c r="A278" s="9">
         <v>272</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C278" s="14" t="s">
         <v>550</v>
       </c>
       <c r="D278" s="7">
-        <v>0</v>
+        <v>121000</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="1">
       <c r="A279" s="9">
         <v>273</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C279" s="14" t="s">
         <v>552</v>
       </c>
       <c r="D279" s="7">
-        <v>0</v>
+        <v>78700</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="1">
       <c r="A280" s="9">
         <v>274</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="14" t="s">
         <v>554</v>
       </c>
       <c r="D280" s="7">
-        <v>0</v>
+        <v>154000</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="1">
       <c r="A281" s="9">
         <v>275</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C281" s="14" t="s">
         <v>556</v>
       </c>
       <c r="D281" s="7">
-        <v>0</v>
+        <v>68000</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="1">
       <c r="A282" s="9">
         <v>276</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C282" s="14" t="s">
         <v>558</v>
       </c>
       <c r="D282" s="7">
-        <v>0</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="1">
       <c r="A283" s="9">
         <v>277</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>560</v>
       </c>
       <c r="D283" s="7">
-        <v>129000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="1">
       <c r="A284" s="9">
         <v>278</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>562</v>
       </c>
       <c r="D284" s="7">
-        <v>0</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="1">
       <c r="A285" s="9">
         <v>279</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>564</v>
       </c>
       <c r="D285" s="7">
-        <v>142000</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="1">
       <c r="A286" s="9">
         <v>280</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="14" t="s">
         <v>566</v>
       </c>
       <c r="D286" s="7">
-        <v>142000</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="1">
       <c r="A287" s="9">
         <v>281</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C287" s="14" t="s">
         <v>568</v>
       </c>
       <c r="D287" s="7">
-        <v>0</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="1">
       <c r="A288" s="9">
         <v>282</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="14" t="s">
         <v>570</v>
       </c>
       <c r="D288" s="7">
-        <v>14900</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="1">
       <c r="A289" s="9">
         <v>283</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C289" s="14" t="s">
         <v>572</v>
       </c>
       <c r="D289" s="7">
-        <v>0</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="1">
       <c r="A290" s="9">
         <v>284</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C290" s="14" t="s">
         <v>574</v>
       </c>
       <c r="D290" s="7">
-        <v>0</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="1">
       <c r="A291" s="9">
         <v>285</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C291" s="14" t="s">
         <v>576</v>
       </c>
       <c r="D291" s="7">
-        <v>15900</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="1">
       <c r="A292" s="9">
         <v>286</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>578</v>
       </c>
       <c r="D292" s="7">
-        <v>17400</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="1">
       <c r="A293" s="9">
         <v>287</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C293" s="14" t="s">
         <v>580</v>
       </c>
       <c r="D293" s="7">
-        <v>0</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="1">
       <c r="A294" s="9">
         <v>288</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>582</v>
       </c>
       <c r="D294" s="7">
-        <v>0</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="1">
       <c r="A295" s="9">
         <v>289</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C295" s="14" t="s">
         <v>584</v>
       </c>
       <c r="D295" s="7">
-        <v>12800</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="1">
       <c r="A296" s="9">
         <v>290</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C296" s="14" t="s">
         <v>586</v>
       </c>
       <c r="D296" s="7">
-        <v>260000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="1">
       <c r="A297" s="9">
         <v>291</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C297" s="14" t="s">
         <v>588</v>
       </c>
       <c r="D297" s="7">
-        <v>0</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="1">
       <c r="A298" s="9">
         <v>292</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C298" s="14" t="s">
         <v>590</v>
       </c>
       <c r="D298" s="7">
-        <v>20300</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="1">
       <c r="A299" s="9">
         <v>293</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>592</v>
       </c>
       <c r="D299" s="7">
-        <v>21300</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="300" spans="1:4" outlineLevel="1">
       <c r="A300" s="9">
         <v>294</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>593</v>
       </c>
       <c r="C300" s="14" t="s">
         <v>594</v>
       </c>
       <c r="D300" s="7">
-        <v>48300</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="301" spans="1:4" outlineLevel="1">
       <c r="A301" s="9">
         <v>295</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>595</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>596</v>
       </c>
       <c r="D301" s="7">
-        <v>19900</v>
+        <v>27900</v>
       </c>
     </row>
     <row r="302" spans="1:4" outlineLevel="1">
       <c r="A302" s="9">
         <v>296</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>597</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>598</v>
       </c>
       <c r="D302" s="7">
-        <v>121000</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="303" spans="1:4" outlineLevel="1">
       <c r="A303" s="9">
         <v>297</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>600</v>
       </c>
       <c r="D303" s="7">
-        <v>78700</v>
+        <v>42164</v>
       </c>
     </row>
     <row r="304" spans="1:4" outlineLevel="1">
       <c r="A304" s="9">
         <v>298</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>602</v>
       </c>
       <c r="D304" s="7">
-        <v>154000</v>
+        <v>31622</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="1">
       <c r="A305" s="9">
         <v>299</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>603</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>604</v>
       </c>
       <c r="D305" s="7">
-        <v>68000</v>
+        <v>51915</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="1">
       <c r="A306" s="9">
         <v>300</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>606</v>
       </c>
       <c r="D306" s="7">
-        <v>14200</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="1">
       <c r="A307" s="9">
         <v>301</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>607</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>608</v>
       </c>
       <c r="D307" s="7">
-        <v>9000</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="308" spans="1:4" outlineLevel="1">
       <c r="A308" s="9">
         <v>302</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>609</v>
       </c>
       <c r="C308" s="14" t="s">
         <v>610</v>
       </c>
       <c r="D308" s="7">
-        <v>2030</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="309" spans="1:4" outlineLevel="1">
       <c r="A309" s="9">
         <v>303</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>611</v>
       </c>
       <c r="C309" s="14" t="s">
         <v>612</v>
       </c>
       <c r="D309" s="7">
-        <v>3040</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="310" spans="1:4" outlineLevel="1">
       <c r="A310" s="9">
         <v>304</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C310" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D310" s="7">
-        <v>3550</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="311" spans="1:4" outlineLevel="1">
       <c r="A311" s="9">
         <v>305</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>615</v>
       </c>
       <c r="C311" s="14" t="s">
         <v>616</v>
       </c>
       <c r="D311" s="7">
-        <v>10800</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="312" spans="1:4" outlineLevel="1">
       <c r="A312" s="9">
         <v>306</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>617</v>
       </c>
       <c r="C312" s="14" t="s">
         <v>618</v>
       </c>
       <c r="D312" s="7">
-        <v>1940</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="313" spans="1:4" outlineLevel="1">
       <c r="A313" s="9">
         <v>307</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>619</v>
       </c>
       <c r="C313" s="14" t="s">
         <v>620</v>
       </c>
       <c r="D313" s="7">
-        <v>3590</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="314" spans="1:4" outlineLevel="1">
       <c r="A314" s="9">
         <v>308</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C314" s="14" t="s">
         <v>622</v>
       </c>
       <c r="D314" s="7">
-        <v>4370</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="315" spans="1:4" outlineLevel="1">
       <c r="A315" s="9">
         <v>309</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>623</v>
       </c>
       <c r="C315" s="14" t="s">
         <v>624</v>
       </c>
       <c r="D315" s="7">
-        <v>2550</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="316" spans="1:4" outlineLevel="1">
       <c r="A316" s="9">
         <v>310</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>625</v>
       </c>
       <c r="C316" s="14" t="s">
         <v>626</v>
       </c>
       <c r="D316" s="7">
-        <v>3390</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="317" spans="1:4" outlineLevel="1">
       <c r="A317" s="9">
         <v>311</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>627</v>
       </c>
       <c r="C317" s="14" t="s">
         <v>628</v>
       </c>
       <c r="D317" s="7">
-        <v>4390</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="318" spans="1:4" outlineLevel="1">
       <c r="A318" s="9">
         <v>312</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C318" s="14" t="s">
         <v>630</v>
       </c>
       <c r="D318" s="7">
-        <v>3040</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="319" spans="1:4" outlineLevel="1">
       <c r="A319" s="9">
         <v>313</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>632</v>
       </c>
       <c r="D319" s="7">
-        <v>3490</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="1">
       <c r="A320" s="9">
         <v>314</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>633</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>634</v>
       </c>
       <c r="D320" s="7">
-        <v>0</v>
+        <v>6137</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="1">
       <c r="A321" s="9">
         <v>315</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>635</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>636</v>
       </c>
       <c r="D321" s="7">
-        <v>6000</v>
+        <v>5134</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="1">
       <c r="A322" s="9">
         <v>316</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>638</v>
       </c>
       <c r="D322" s="7">
-        <v>13100</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="323" spans="1:4" outlineLevel="1">
       <c r="A323" s="9">
         <v>317</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>639</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>640</v>
       </c>
       <c r="D323" s="7">
-        <v>13100</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="1">
       <c r="A324" s="9">
         <v>318</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>642</v>
       </c>
       <c r="D324" s="7">
-        <v>22900</v>
+        <v>9156</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="1">
       <c r="A325" s="9">
         <v>319</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>644</v>
       </c>
       <c r="D325" s="7">
-        <v>20600</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="1">
       <c r="A326" s="9">
         <v>320</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>646</v>
       </c>
       <c r="D326" s="7">
-        <v>27900</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="1">
       <c r="A327" s="9">
         <v>321</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>648</v>
       </c>
       <c r="D327" s="7">
-        <v>31200</v>
+        <v>8522</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="1">
       <c r="A328" s="9">
         <v>322</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>650</v>
       </c>
       <c r="D328" s="7">
-        <v>42164</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="1">
       <c r="A329" s="9">
         <v>323</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>652</v>
       </c>
       <c r="D329" s="7">
-        <v>31622</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="330" spans="1:4" outlineLevel="1">
       <c r="A330" s="9">
         <v>324</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>653</v>
       </c>
       <c r="C330" s="14" t="s">
         <v>654</v>
       </c>
       <c r="D330" s="7">
-        <v>51915</v>
+        <v>7199</v>
       </c>
     </row>
     <row r="331" spans="1:4" outlineLevel="1">
       <c r="A331" s="9">
         <v>325</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C331" s="14" t="s">
         <v>656</v>
       </c>
       <c r="D331" s="7">
-        <v>1462</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="332" spans="1:4" outlineLevel="1">
       <c r="A332" s="9">
         <v>326</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>658</v>
       </c>
       <c r="D332" s="7">
-        <v>1354</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="333" spans="1:4" outlineLevel="1">
       <c r="A333" s="9">
         <v>327</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>659</v>
       </c>
       <c r="C333" s="14" t="s">
         <v>660</v>
       </c>
       <c r="D333" s="7">
-        <v>1462</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="334" spans="1:4" outlineLevel="1">
       <c r="A334" s="9">
         <v>328</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>661</v>
       </c>
       <c r="C334" s="14" t="s">
         <v>662</v>
       </c>
       <c r="D334" s="7">
-        <v>2162</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="335" spans="1:4" outlineLevel="1">
       <c r="A335" s="9">
         <v>329</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C335" s="14" t="s">
         <v>664</v>
       </c>
       <c r="D335" s="7">
-        <v>2391</v>
+        <v>8467</v>
       </c>
     </row>
     <row r="336" spans="1:4" outlineLevel="1">
       <c r="A336" s="9">
         <v>330</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>665</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>666</v>
       </c>
       <c r="D336" s="7">
-        <v>4264</v>
+        <v>7695</v>
       </c>
     </row>
     <row r="337" spans="1:4" outlineLevel="1">
       <c r="A337" s="9">
         <v>331</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C337" s="14" t="s">
         <v>668</v>
       </c>
       <c r="D337" s="7">
-        <v>6087</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="338" spans="1:4" outlineLevel="1">
       <c r="A338" s="9">
         <v>332</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>669</v>
       </c>
       <c r="C338" s="14" t="s">
         <v>670</v>
       </c>
       <c r="D338" s="7">
-        <v>1173</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="339" spans="1:4" outlineLevel="1">
       <c r="A339" s="9">
         <v>333</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C339" s="14" t="s">
         <v>672</v>
       </c>
       <c r="D339" s="7">
-        <v>2768</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="340" spans="1:4" outlineLevel="1">
       <c r="A340" s="9">
         <v>334</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>673</v>
       </c>
       <c r="C340" s="14" t="s">
         <v>674</v>
       </c>
       <c r="D340" s="7">
-        <v>4421</v>
+        <v>8587</v>
       </c>
     </row>
     <row r="341" spans="1:4" outlineLevel="1">
       <c r="A341" s="9">
         <v>335</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>675</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>676</v>
       </c>
       <c r="D341" s="7">
-        <v>5725</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="342" spans="1:4" outlineLevel="1">
       <c r="A342" s="9">
         <v>336</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>677</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>678</v>
       </c>
       <c r="D342" s="7">
-        <v>6087</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="343" spans="1:4" outlineLevel="1">
       <c r="A343" s="9">
         <v>337</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C343" s="14" t="s">
         <v>680</v>
       </c>
       <c r="D343" s="7">
-        <v>4522</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="344" spans="1:4" outlineLevel="1">
       <c r="A344" s="9">
         <v>338</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>681</v>
       </c>
       <c r="C344" s="14" t="s">
         <v>682</v>
       </c>
       <c r="D344" s="7">
-        <v>5906</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="345" spans="1:4" outlineLevel="1">
       <c r="A345" s="9">
         <v>339</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C345" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D345" s="7">
-        <v>6137</v>
+        <v>7319</v>
       </c>
     </row>
     <row r="346" spans="1:4" outlineLevel="1">
       <c r="A346" s="9">
         <v>340</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C346" s="14" t="s">
         <v>686</v>
       </c>
       <c r="D346" s="7">
-        <v>5134</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="347" spans="1:4" outlineLevel="1">
       <c r="A347" s="9">
         <v>341</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C347" s="14" t="s">
         <v>688</v>
       </c>
       <c r="D347" s="7">
-        <v>3431</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="348" spans="1:4" outlineLevel="1">
       <c r="A348" s="9">
         <v>342</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>689</v>
       </c>
       <c r="C348" s="14" t="s">
         <v>690</v>
       </c>
       <c r="D348" s="7">
-        <v>4565</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="349" spans="1:4" outlineLevel="1">
       <c r="A349" s="9">
         <v>343</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C349" s="14" t="s">
         <v>692</v>
       </c>
       <c r="D349" s="7">
-        <v>9156</v>
+        <v>8594</v>
       </c>
     </row>
     <row r="350" spans="1:4" outlineLevel="1">
       <c r="A350" s="9">
         <v>344</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C350" s="14" t="s">
         <v>694</v>
       </c>
       <c r="D350" s="7">
-        <v>11862</v>
+        <v>6728</v>
       </c>
     </row>
     <row r="351" spans="1:4" outlineLevel="1">
       <c r="A351" s="9">
         <v>345</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C351" s="14" t="s">
         <v>696</v>
       </c>
       <c r="D351" s="7">
-        <v>2573</v>
+        <v>8841</v>
       </c>
     </row>
     <row r="352" spans="1:4" outlineLevel="1">
       <c r="A352" s="9">
         <v>346</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C352" s="14" t="s">
         <v>698</v>
       </c>
       <c r="D352" s="7">
-        <v>8522</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="353" spans="1:4" outlineLevel="1">
       <c r="A353" s="9">
         <v>347</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>699</v>
       </c>
       <c r="C353" s="14" t="s">
         <v>700</v>
       </c>
       <c r="D353" s="7">
-        <v>5967</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="354" spans="1:4" outlineLevel="1">
       <c r="A354" s="9">
         <v>348</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C354" s="14" t="s">
         <v>702</v>
       </c>
       <c r="D354" s="7">
-        <v>4348</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="355" spans="1:4" outlineLevel="1">
       <c r="A355" s="9">
         <v>349</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>703</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>704</v>
       </c>
       <c r="D355" s="7">
-        <v>7199</v>
+        <v>15943</v>
       </c>
     </row>
     <row r="356" spans="1:4" outlineLevel="1">
       <c r="A356" s="9">
         <v>350</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>705</v>
       </c>
       <c r="C356" s="14" t="s">
         <v>706</v>
       </c>
       <c r="D356" s="7">
-        <v>6076</v>
+        <v>20195</v>
       </c>
     </row>
     <row r="357" spans="1:4" outlineLevel="1">
       <c r="A357" s="9">
         <v>351</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>707</v>
       </c>
       <c r="C357" s="14" t="s">
         <v>708</v>
       </c>
       <c r="D357" s="7">
-        <v>10050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:4" outlineLevel="1">
       <c r="A358" s="9">
         <v>352</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C358" s="14" t="s">
         <v>710</v>
       </c>
       <c r="D358" s="7">
-        <v>5605</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="359" spans="1:4" outlineLevel="1">
       <c r="A359" s="9">
         <v>353</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C359" s="14" t="s">
         <v>712</v>
       </c>
       <c r="D359" s="7">
-        <v>4384</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="360" spans="1:4" outlineLevel="1">
       <c r="A360" s="9">
         <v>354</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C360" s="14" t="s">
         <v>714</v>
       </c>
       <c r="D360" s="7">
-        <v>8467</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="361" spans="1:4" outlineLevel="1">
       <c r="A361" s="9">
         <v>355</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C361" s="14" t="s">
         <v>716</v>
       </c>
       <c r="D361" s="7">
-        <v>7695</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="362" spans="1:4" outlineLevel="1">
       <c r="A362" s="9">
         <v>356</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C362" s="14" t="s">
         <v>718</v>
       </c>
       <c r="D362" s="7">
-        <v>4710</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="363" spans="1:4" outlineLevel="1">
       <c r="A363" s="9">
         <v>357</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>719</v>
       </c>
       <c r="C363" s="14" t="s">
         <v>720</v>
       </c>
       <c r="D363" s="7">
-        <v>12634</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="364" spans="1:4" outlineLevel="1">
       <c r="A364" s="9">
         <v>358</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C364" s="14" t="s">
         <v>722</v>
       </c>
       <c r="D364" s="7">
-        <v>9240</v>
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:4" outlineLevel="1">
       <c r="A365" s="9">
         <v>359</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C365" s="14" t="s">
         <v>724</v>
       </c>
       <c r="D365" s="7">
-        <v>8587</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="366" spans="1:4" outlineLevel="1">
       <c r="A366" s="9">
         <v>360</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>726</v>
       </c>
       <c r="D366" s="7">
-        <v>2841</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="367" spans="1:4" outlineLevel="1">
       <c r="A367" s="9">
         <v>361</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>727</v>
       </c>
       <c r="C367" s="14" t="s">
         <v>728</v>
       </c>
       <c r="D367" s="7">
-        <v>4464</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="368" spans="1:4" outlineLevel="1">
       <c r="A368" s="9">
         <v>362</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C368" s="14" t="s">
         <v>730</v>
       </c>
       <c r="D368" s="7">
-        <v>3348</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="369" spans="1:4" outlineLevel="1">
       <c r="A369" s="9">
         <v>363</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C369" s="14" t="s">
         <v>732</v>
       </c>
       <c r="D369" s="7">
-        <v>5073</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="370" spans="1:4" outlineLevel="1">
       <c r="A370" s="9">
         <v>364</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C370" s="14" t="s">
         <v>734</v>
       </c>
       <c r="D370" s="7">
-        <v>7319</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="371" spans="1:4" outlineLevel="1">
       <c r="A371" s="9">
         <v>365</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C371" s="14" t="s">
         <v>736</v>
       </c>
       <c r="D371" s="7">
-        <v>5967</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="372" spans="1:4" outlineLevel="1">
       <c r="A372" s="9">
         <v>366</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C372" s="14" t="s">
         <v>738</v>
       </c>
       <c r="D372" s="7">
-        <v>4905</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="373" spans="1:4" outlineLevel="1">
       <c r="A373" s="9">
         <v>367</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C373" s="14" t="s">
         <v>740</v>
       </c>
       <c r="D373" s="7">
-        <v>11862</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="374" spans="1:4" outlineLevel="1">
       <c r="A374" s="9">
         <v>368</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>741</v>
       </c>
       <c r="C374" s="14" t="s">
         <v>742</v>
       </c>
       <c r="D374" s="7">
-        <v>8594</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="375" spans="1:4" outlineLevel="1">
       <c r="A375" s="9">
         <v>369</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C375" s="14" t="s">
         <v>744</v>
       </c>
       <c r="D375" s="7">
-        <v>6728</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="376" spans="1:4" outlineLevel="1">
       <c r="A376" s="9">
         <v>370</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C376" s="14" t="s">
         <v>746</v>
       </c>
       <c r="D376" s="7">
-        <v>8841</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="377" spans="1:4" outlineLevel="1">
       <c r="A377" s="9">
         <v>371</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C377" s="14" t="s">
         <v>748</v>
       </c>
       <c r="D377" s="7">
-        <v>9566</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="378" spans="1:4" outlineLevel="1">
       <c r="A378" s="9">
         <v>372</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C378" s="14" t="s">
         <v>750</v>
       </c>
       <c r="D378" s="7">
-        <v>8105</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="379" spans="1:4" outlineLevel="1">
       <c r="A379" s="9">
         <v>373</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C379" s="14" t="s">
         <v>752</v>
       </c>
       <c r="D379" s="7">
-        <v>12634</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="380" spans="1:4" outlineLevel="1">
       <c r="A380" s="9">
         <v>374</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>753</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>754</v>
       </c>
       <c r="D380" s="7">
-        <v>15943</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="381" spans="1:4" outlineLevel="1">
       <c r="A381" s="9">
         <v>375</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>756</v>
       </c>
       <c r="D381" s="7">
-        <v>20195</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="382" spans="1:4" outlineLevel="1">
       <c r="A382" s="9">
         <v>376</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C382" s="14" t="s">
         <v>758</v>
       </c>
       <c r="D382" s="7">
-        <v>0</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="383" spans="1:4" outlineLevel="1">
       <c r="A383" s="9">
         <v>377</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>760</v>
       </c>
       <c r="D383" s="7">
-        <v>1620</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="384" spans="1:4" outlineLevel="1">
       <c r="A384" s="9">
         <v>378</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D384" s="7">
-        <v>1390</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="1">
       <c r="A385" s="9">
         <v>379</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7">
-        <v>8530</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="1">
       <c r="A386" s="9">
         <v>380</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D386" s="7">
-        <v>2770</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="1">
       <c r="A387" s="9">
         <v>381</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D387" s="7">
-        <v>3950</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="1">
       <c r="A388" s="9">
         <v>382</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D388" s="7">
-        <v>5950</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="1">
       <c r="A389" s="9">
         <v>383</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D389" s="7">
-        <v>0</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="1">
       <c r="A390" s="9">
         <v>384</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D390" s="7">
-        <v>4900</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="1">
       <c r="A391" s="9">
         <v>385</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D391" s="7">
-        <v>2480</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="1">
       <c r="A392" s="9">
         <v>386</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D392" s="7">
-        <v>3750</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="1">
       <c r="A393" s="9">
         <v>387</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D393" s="7">
-        <v>1420</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="1">
       <c r="A394" s="9">
         <v>388</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D394" s="7">
-        <v>7400</v>
+        <v>16800</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="1">
       <c r="A395" s="9">
         <v>389</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D395" s="7">
-        <v>0</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="1">
       <c r="A396" s="9">
         <v>390</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D396" s="7">
-        <v>1640</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="1">
       <c r="A397" s="9">
         <v>391</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>788</v>
       </c>
       <c r="D397" s="7">
-        <v>1500</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="398" spans="1:4" outlineLevel="1">
       <c r="A398" s="9">
         <v>392</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C398" s="14" t="s">
         <v>790</v>
       </c>
       <c r="D398" s="7">
-        <v>4850</v>
+        <v>20800</v>
       </c>
     </row>
     <row r="399" spans="1:4" outlineLevel="1">
       <c r="A399" s="9">
         <v>393</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C399" s="14" t="s">
         <v>792</v>
       </c>
       <c r="D399" s="7">
-        <v>7200</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="400" spans="1:4" outlineLevel="1">
       <c r="A400" s="9">
         <v>394</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C400" s="14" t="s">
         <v>794</v>
       </c>
       <c r="D400" s="7">
-        <v>10300</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="401" spans="1:4" outlineLevel="1">
       <c r="A401" s="9">
         <v>395</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>795</v>
       </c>
       <c r="C401" s="14" t="s">
         <v>796</v>
       </c>
       <c r="D401" s="7">
-        <v>1940</v>
+        <v>13900</v>
       </c>
     </row>
     <row r="402" spans="1:4" outlineLevel="1">
       <c r="A402" s="9">
         <v>396</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C402" s="14" t="s">
         <v>798</v>
       </c>
       <c r="D402" s="7">
-        <v>2670</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="403" spans="1:4" outlineLevel="1">
       <c r="A403" s="9">
         <v>397</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C403" s="14" t="s">
         <v>800</v>
       </c>
       <c r="D403" s="7">
-        <v>5200</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="1">
       <c r="A404" s="9">
         <v>398</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D404" s="7">
-        <v>4050</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="1">
       <c r="A405" s="9">
         <v>399</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D405" s="7">
-        <v>13500</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="1">
       <c r="A406" s="9">
         <v>400</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D406" s="7">
-        <v>2700</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="1">
       <c r="A407" s="9">
         <v>401</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D407" s="7">
-        <v>9400</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="1">
       <c r="A408" s="9">
         <v>402</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D408" s="7">
-        <v>13000</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="1">
       <c r="A409" s="9">
         <v>403</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C409" s="14" t="s">
         <v>812</v>
       </c>
       <c r="D409" s="7">
-        <v>4400</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="1">
       <c r="A410" s="9">
         <v>404</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>814</v>
       </c>
       <c r="D410" s="7">
-        <v>7900</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="1">
-      <c r="A411" s="9">
-[...2 lines deleted...]
-      <c r="B411" s="4" t="s">
+      <c r="A411" s="10" t="s">
         <v>815</v>
       </c>
-      <c r="C411" s="14" t="s">
+      <c r="B411" s="0"/>
+      <c r="C411" s="12"/>
+      <c r="D411" s="5"/>
+    </row>
+    <row r="412" spans="1:4" outlineLevel="2">
+      <c r="A412" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B412" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" outlineLevel="2">
+      <c r="A413" s="9">
+        <v>1</v>
+      </c>
+      <c r="B413" s="4" t="s">
         <v>816</v>
       </c>
-      <c r="D411" s="7">
-[...7 lines deleted...]
-      <c r="B412" s="4" t="s">
+      <c r="C413" s="14" t="s">
         <v>817</v>
       </c>
-      <c r="C412" s="14" t="s">
+      <c r="D413" s="7">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" outlineLevel="2">
+      <c r="A414" s="9">
+        <v>2</v>
+      </c>
+      <c r="B414" s="4" t="s">
         <v>818</v>
       </c>
-      <c r="D412" s="7">
-[...7 lines deleted...]
-      <c r="B413" s="4" t="s">
+      <c r="C414" s="14" t="s">
         <v>819</v>
       </c>
-      <c r="C413" s="14" t="s">
+      <c r="D414" s="7">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" outlineLevel="2">
+      <c r="A415" s="9">
+        <v>3</v>
+      </c>
+      <c r="B415" s="4" t="s">
         <v>820</v>
       </c>
-      <c r="D413" s="7">
-[...7 lines deleted...]
-      <c r="B414" s="4" t="s">
+      <c r="C415" s="14" t="s">
         <v>821</v>
       </c>
-      <c r="C414" s="14" t="s">
+      <c r="D415" s="7">
+        <v>708.8</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" outlineLevel="2">
+      <c r="A416" s="9">
+        <v>4</v>
+      </c>
+      <c r="B416" s="4" t="s">
         <v>822</v>
       </c>
-      <c r="D414" s="7">
-[...7 lines deleted...]
-      <c r="B415" s="4" t="s">
+      <c r="C416" s="14" t="s">
         <v>823</v>
       </c>
-      <c r="C415" s="14" t="s">
+      <c r="D416" s="7">
+        <v>733.2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" outlineLevel="2">
+      <c r="A417" s="9">
+        <v>5</v>
+      </c>
+      <c r="B417" s="4" t="s">
         <v>824</v>
       </c>
-      <c r="D415" s="7">
-[...7 lines deleted...]
-      <c r="B416" s="4" t="s">
+      <c r="C417" s="14" t="s">
         <v>825</v>
       </c>
-      <c r="C416" s="14" t="s">
+      <c r="D417" s="7">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" outlineLevel="2">
+      <c r="A418" s="9">
+        <v>6</v>
+      </c>
+      <c r="B418" s="4" t="s">
         <v>826</v>
       </c>
-      <c r="D416" s="7">
-[...7 lines deleted...]
-      <c r="B417" s="4" t="s">
+      <c r="C418" s="14" t="s">
         <v>827</v>
       </c>
-      <c r="C417" s="14" t="s">
+      <c r="D418" s="7">
+        <v>2198.6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" outlineLevel="2">
+      <c r="A419" s="9">
+        <v>7</v>
+      </c>
+      <c r="B419" s="4" t="s">
         <v>828</v>
       </c>
-      <c r="D417" s="7">
-[...7 lines deleted...]
-      <c r="B418" s="4" t="s">
+      <c r="C419" s="14" t="s">
         <v>829</v>
       </c>
-      <c r="C418" s="14" t="s">
+      <c r="D419" s="7">
+        <v>3487.7</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" outlineLevel="2">
+      <c r="A420" s="9">
+        <v>8</v>
+      </c>
+      <c r="B420" s="4" t="s">
         <v>830</v>
       </c>
-      <c r="D418" s="7">
-[...7 lines deleted...]
-      <c r="B419" s="4" t="s">
+      <c r="C420" s="14" t="s">
         <v>831</v>
       </c>
-      <c r="C419" s="14" t="s">
+      <c r="D420" s="7">
+        <v>5723.3</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" outlineLevel="2">
+      <c r="A421" s="9">
+        <v>9</v>
+      </c>
+      <c r="B421" s="4" t="s">
         <v>832</v>
       </c>
-      <c r="D419" s="7">
-[...7 lines deleted...]
-      <c r="B420" s="4" t="s">
+      <c r="C421" s="14" t="s">
         <v>833</v>
       </c>
-      <c r="C420" s="14" t="s">
+      <c r="D421" s="7">
+        <v>655.3</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" outlineLevel="2">
+      <c r="A422" s="9">
+        <v>10</v>
+      </c>
+      <c r="B422" s="4" t="s">
         <v>834</v>
       </c>
-      <c r="D420" s="7">
-[...7 lines deleted...]
-      <c r="B421" s="4" t="s">
+      <c r="C422" s="14" t="s">
         <v>835</v>
       </c>
-      <c r="C421" s="14" t="s">
+      <c r="D422" s="7">
+        <v>1005.8</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" outlineLevel="2">
+      <c r="A423" s="9">
+        <v>11</v>
+      </c>
+      <c r="B423" s="4" t="s">
         <v>836</v>
       </c>
-      <c r="D421" s="7">
-[...7 lines deleted...]
-      <c r="B422" s="4" t="s">
+      <c r="C423" s="14" t="s">
         <v>837</v>
       </c>
-      <c r="C422" s="14" t="s">
+      <c r="D423" s="7">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" outlineLevel="2">
+      <c r="A424" s="9">
+        <v>12</v>
+      </c>
+      <c r="B424" s="4" t="s">
         <v>838</v>
       </c>
-      <c r="D422" s="7">
-[...7 lines deleted...]
-      <c r="B423" s="4" t="s">
+      <c r="C424" s="14" t="s">
         <v>839</v>
       </c>
-      <c r="C423" s="14" t="s">
+      <c r="D424" s="7">
+        <v>1275.5</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" outlineLevel="2">
+      <c r="A425" s="9">
+        <v>13</v>
+      </c>
+      <c r="B425" s="4" t="s">
         <v>840</v>
       </c>
-      <c r="D423" s="7">
-[...7 lines deleted...]
-      <c r="B424" s="4" t="s">
+      <c r="C425" s="14" t="s">
         <v>841</v>
       </c>
-      <c r="C424" s="14" t="s">
+      <c r="D425" s="7">
+        <v>1403.1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" outlineLevel="2">
+      <c r="A426" s="9">
+        <v>14</v>
+      </c>
+      <c r="B426" s="4" t="s">
         <v>842</v>
       </c>
-      <c r="D424" s="7">
-[...7 lines deleted...]
-      <c r="B425" s="4" t="s">
+      <c r="C426" s="14" t="s">
         <v>843</v>
       </c>
-      <c r="C425" s="14" t="s">
+      <c r="D426" s="7">
+        <v>20473.7</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" outlineLevel="2">
+      <c r="A427" s="9">
+        <v>15</v>
+      </c>
+      <c r="B427" s="4" t="s">
         <v>844</v>
       </c>
-      <c r="D425" s="7">
-[...7 lines deleted...]
-      <c r="B426" s="4" t="s">
+      <c r="C427" s="14" t="s">
         <v>845</v>
       </c>
-      <c r="C426" s="14" t="s">
+      <c r="D427" s="7">
+        <v>2679.6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" outlineLevel="2">
+      <c r="A428" s="9">
+        <v>16</v>
+      </c>
+      <c r="B428" s="4" t="s">
         <v>846</v>
       </c>
-      <c r="D426" s="7">
-[...7 lines deleted...]
-      <c r="B427" s="4" t="s">
+      <c r="C428" s="14" t="s">
         <v>847</v>
       </c>
-      <c r="C427" s="14" t="s">
+      <c r="D428" s="7">
+        <v>23680</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" outlineLevel="2">
+      <c r="A429" s="9">
+        <v>17</v>
+      </c>
+      <c r="B429" s="4" t="s">
         <v>848</v>
       </c>
-      <c r="D427" s="7">
-[...7 lines deleted...]
-      <c r="B428" s="4" t="s">
+      <c r="C429" s="14" t="s">
         <v>849</v>
       </c>
-      <c r="C428" s="14" t="s">
+      <c r="D429" s="7">
+        <v>33300</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" outlineLevel="2">
+      <c r="A430" s="9">
+        <v>18</v>
+      </c>
+      <c r="B430" s="4" t="s">
         <v>850</v>
       </c>
-      <c r="D428" s="7">
-[...7 lines deleted...]
-      <c r="B429" s="4" t="s">
+      <c r="C430" s="14" t="s">
         <v>851</v>
       </c>
-      <c r="C429" s="14" t="s">
+      <c r="D430" s="7">
+        <v>3767.2</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" outlineLevel="2">
+      <c r="A431" s="9">
+        <v>19</v>
+      </c>
+      <c r="B431" s="4" t="s">
         <v>852</v>
       </c>
-      <c r="D429" s="7">
-[...7 lines deleted...]
-      <c r="B430" s="4" t="s">
+      <c r="C431" s="14" t="s">
         <v>853</v>
       </c>
-      <c r="C430" s="14" t="s">
+      <c r="D431" s="7">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" outlineLevel="2">
+      <c r="A432" s="9">
+        <v>20</v>
+      </c>
+      <c r="B432" s="4" t="s">
         <v>854</v>
       </c>
-      <c r="D430" s="7">
-[...7 lines deleted...]
-      <c r="B431" s="4" t="s">
+      <c r="C432" s="14" t="s">
         <v>855</v>
       </c>
-      <c r="C431" s="14" t="s">
+      <c r="D432" s="7">
+        <v>6411.7</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" outlineLevel="2">
+      <c r="A433" s="9">
+        <v>21</v>
+      </c>
+      <c r="B433" s="4" t="s">
         <v>856</v>
       </c>
-      <c r="D431" s="7">
-[...7 lines deleted...]
-      <c r="B432" s="4" t="s">
+      <c r="C433" s="14" t="s">
         <v>857</v>
       </c>
-      <c r="C432" s="14" t="s">
+      <c r="D433" s="7">
+        <v>7548</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" outlineLevel="2">
+      <c r="A434" s="9">
+        <v>22</v>
+      </c>
+      <c r="B434" s="4" t="s">
         <v>858</v>
       </c>
-      <c r="D432" s="7">
-[...7 lines deleted...]
-      <c r="B433" s="4" t="s">
+      <c r="C434" s="14" t="s">
         <v>859</v>
       </c>
-      <c r="C433" s="14" t="s">
+      <c r="D434" s="7">
+        <v>10026</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" outlineLevel="2">
+      <c r="A435" s="9">
+        <v>23</v>
+      </c>
+      <c r="B435" s="4" t="s">
         <v>860</v>
       </c>
-      <c r="D433" s="7">
-[...7 lines deleted...]
-      <c r="B434" s="4" t="s">
+      <c r="C435" s="14" t="s">
         <v>861</v>
       </c>
-      <c r="C434" s="14" t="s">
+      <c r="D435" s="7">
+        <v>15759.1</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" outlineLevel="2">
+      <c r="A436" s="9">
+        <v>24</v>
+      </c>
+      <c r="B436" s="4" t="s">
         <v>862</v>
       </c>
-      <c r="D434" s="7">
-[...7 lines deleted...]
-      <c r="B435" s="4" t="s">
+      <c r="C436" s="14" t="s">
         <v>863</v>
       </c>
-      <c r="C435" s="14" t="s">
+      <c r="D436" s="7">
+        <v>16502</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" outlineLevel="2">
+      <c r="A437" s="9">
+        <v>25</v>
+      </c>
+      <c r="B437" s="4" t="s">
         <v>864</v>
       </c>
-      <c r="D435" s="7">
-[...7 lines deleted...]
-      <c r="B436" s="4" t="s">
+      <c r="C437" s="14" t="s">
         <v>865</v>
       </c>
-      <c r="C436" s="14" t="s">
+      <c r="D437" s="7">
+        <v>122.7</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" outlineLevel="2">
+      <c r="A438" s="9">
+        <v>26</v>
+      </c>
+      <c r="B438" s="4" t="s">
         <v>866</v>
       </c>
-      <c r="D436" s="7">
-[...4 lines deleted...]
-      <c r="A437" s="10" t="s">
+      <c r="C438" s="14" t="s">
         <v>867</v>
       </c>
-      <c r="B437" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D438" s="7">
+        <v>231.7</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="9">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C439" s="14" t="s">
         <v>869</v>
       </c>
       <c r="D439" s="7">
-        <v>409</v>
+        <v>779</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>871</v>
       </c>
       <c r="D440" s="7">
-        <v>629</v>
+        <v>624.1</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>872</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>873</v>
       </c>
       <c r="D441" s="7">
-        <v>708.8</v>
+        <v>437.2</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>874</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>875</v>
       </c>
       <c r="D442" s="7">
-        <v>733.2</v>
+        <v>444</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>877</v>
       </c>
       <c r="D443" s="7">
-        <v>1443</v>
+        <v>637.8</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>879</v>
       </c>
       <c r="D444" s="7">
-        <v>2198.6</v>
+        <v>739</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>880</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>881</v>
       </c>
       <c r="D445" s="7">
-        <v>3487.7</v>
+        <v>728.3</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>882</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>883</v>
       </c>
       <c r="D446" s="7">
-        <v>5723.3</v>
+        <v>753.6</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>885</v>
       </c>
       <c r="D447" s="7">
-        <v>655.3</v>
+        <v>769.2</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>886</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>887</v>
       </c>
       <c r="D448" s="7">
-        <v>1005.8</v>
+        <v>1390.4</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>888</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>889</v>
       </c>
       <c r="D449" s="7">
-        <v>1110</v>
+        <v>919.2</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>891</v>
       </c>
       <c r="D450" s="7">
-        <v>1275.5</v>
+        <v>1181.1</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>893</v>
       </c>
       <c r="D451" s="7">
-        <v>1403.1</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>894</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>895</v>
       </c>
       <c r="D452" s="7">
-        <v>20473.7</v>
+        <v>1489.7</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>896</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>897</v>
       </c>
       <c r="D453" s="7">
-        <v>2679.6</v>
+        <v>1556.9</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>898</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>899</v>
       </c>
       <c r="D454" s="7">
-        <v>23680</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>900</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>901</v>
       </c>
       <c r="D455" s="7">
-        <v>33300</v>
+        <v>2195.7</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>902</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>903</v>
       </c>
       <c r="D456" s="7">
-        <v>3767.2</v>
+        <v>24083.1</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>904</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>905</v>
       </c>
       <c r="D457" s="7">
-        <v>37000</v>
+        <v>3258.9</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>907</v>
       </c>
       <c r="D458" s="7">
-        <v>6411.7</v>
+        <v>28640.9</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>908</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>909</v>
       </c>
       <c r="D459" s="7">
-        <v>7548</v>
+        <v>36167.5</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>911</v>
       </c>
       <c r="D460" s="7">
-        <v>10026</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>913</v>
       </c>
       <c r="D461" s="7">
-        <v>15759.1</v>
+        <v>47485.6</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>915</v>
       </c>
       <c r="D462" s="7">
-        <v>16502</v>
+        <v>58430.8</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>916</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>917</v>
       </c>
       <c r="D463" s="7">
-        <v>122.7</v>
+        <v>7881</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>919</v>
       </c>
       <c r="D464" s="7">
-        <v>231.7</v>
+        <v>9190.6</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>921</v>
       </c>
       <c r="D465" s="7">
-        <v>779</v>
+        <v>11810.8</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>922</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>923</v>
       </c>
       <c r="D466" s="7">
-        <v>624.1</v>
+        <v>14211.9</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>925</v>
       </c>
       <c r="D467" s="7">
-        <v>437.2</v>
+        <v>17760</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>926</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>927</v>
       </c>
       <c r="D468" s="7">
-        <v>444</v>
+        <v>19269.2</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>929</v>
       </c>
       <c r="D469" s="7">
-        <v>637.8</v>
+        <v>22570</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>931</v>
       </c>
       <c r="D470" s="7">
-        <v>739</v>
+        <v>617.3</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>933</v>
       </c>
       <c r="D471" s="7">
-        <v>728.3</v>
+        <v>680.6</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>935</v>
       </c>
       <c r="D472" s="7">
-        <v>753.6</v>
+        <v>758.5</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>936</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>937</v>
       </c>
       <c r="D473" s="7">
-        <v>769.2</v>
+        <v>1268.7</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>939</v>
       </c>
       <c r="D474" s="7">
-        <v>1390.4</v>
+        <v>1556.9</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>940</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>941</v>
       </c>
       <c r="D475" s="7">
-        <v>919.2</v>
+        <v>30535.7</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>942</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>943</v>
       </c>
       <c r="D476" s="7">
-        <v>1181.1</v>
+        <v>3675.7</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>944</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>945</v>
       </c>
       <c r="D477" s="7">
-        <v>1628</v>
+        <v>4891.8</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>946</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>947</v>
       </c>
       <c r="D478" s="7">
-        <v>1489.7</v>
+        <v>5501.3</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>948</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>949</v>
       </c>
       <c r="D479" s="7">
-        <v>1556.9</v>
+        <v>2232.7</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>951</v>
       </c>
       <c r="D480" s="7">
-        <v>1790</v>
+        <v>2602.7</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>952</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>953</v>
       </c>
       <c r="D481" s="7">
-        <v>2195.7</v>
+        <v>10033.8</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>955</v>
       </c>
       <c r="D482" s="7">
-        <v>24083.1</v>
+        <v>2689.3</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>956</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>957</v>
       </c>
       <c r="D483" s="7">
-        <v>3258.9</v>
+        <v>2879.2</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>959</v>
       </c>
       <c r="D484" s="7">
-        <v>28640.9</v>
+        <v>2094.4</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>960</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>961</v>
       </c>
       <c r="D485" s="7">
-        <v>36167.5</v>
+        <v>15608.2</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>962</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>963</v>
       </c>
       <c r="D486" s="7">
-        <v>4292</v>
+        <v>2120.7</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>964</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>965</v>
       </c>
       <c r="D487" s="7">
-        <v>47485.6</v>
+        <v>2194.7</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>967</v>
       </c>
       <c r="D488" s="7">
-        <v>58430.8</v>
+        <v>4185.9</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>968</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>969</v>
       </c>
       <c r="D489" s="7">
-        <v>7881</v>
+        <v>24413.2</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>970</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>971</v>
       </c>
       <c r="D490" s="7">
-        <v>9190.6</v>
+        <v>2231.7</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>972</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>973</v>
       </c>
       <c r="D491" s="7">
-        <v>11810.8</v>
+        <v>6736.9</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>974</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>975</v>
       </c>
       <c r="D492" s="7">
-        <v>14211.9</v>
+        <v>2828.6</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>976</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>977</v>
       </c>
       <c r="D493" s="7">
-        <v>17760</v>
+        <v>1971.7</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>978</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>979</v>
       </c>
       <c r="D494" s="7">
-        <v>19269.2</v>
+        <v>2075.9</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>980</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>981</v>
       </c>
       <c r="D495" s="7">
-        <v>22570</v>
+        <v>1031.1</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>982</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>983</v>
       </c>
       <c r="D496" s="7">
-        <v>617.3</v>
+        <v>1593.9</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>984</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>985</v>
       </c>
       <c r="D497" s="7">
-        <v>680.6</v>
+        <v>1796.5</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>986</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>987</v>
       </c>
       <c r="D498" s="7">
-        <v>758.5</v>
+        <v>444</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>989</v>
       </c>
       <c r="D499" s="7">
-        <v>1268.7</v>
+        <v>640.7</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>990</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>991</v>
       </c>
       <c r="D500" s="7">
-        <v>1556.9</v>
+        <v>726.4</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>992</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>993</v>
       </c>
       <c r="D501" s="7">
-        <v>30535.7</v>
+        <v>756.6</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>994</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>995</v>
       </c>
       <c r="D502" s="7">
-        <v>3675.7</v>
+        <v>15982.1</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>996</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>997</v>
       </c>
       <c r="D503" s="7">
-        <v>4891.8</v>
+        <v>1486.8</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>999</v>
       </c>
       <c r="D504" s="7">
-        <v>5501.3</v>
+        <v>16650</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>1001</v>
       </c>
       <c r="D505" s="7">
-        <v>2232.7</v>
+        <v>2437.1</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1003</v>
       </c>
       <c r="D506" s="7">
-        <v>2602.7</v>
+        <v>2316.4</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1005</v>
       </c>
       <c r="D507" s="7">
-        <v>10033.8</v>
+        <v>3602.6</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1007</v>
       </c>
       <c r="D508" s="7">
-        <v>2689.3</v>
+        <v>5800.2</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1009</v>
       </c>
       <c r="D509" s="7">
-        <v>2879.2</v>
+        <v>10574.2</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1011</v>
       </c>
       <c r="D510" s="7">
-        <v>2094.4</v>
+        <v>383.6</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1013</v>
       </c>
       <c r="D511" s="7">
-        <v>15608.2</v>
+        <v>8340</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1015</v>
       </c>
       <c r="D512" s="7">
-        <v>2120.7</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="9">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>1017</v>
       </c>
       <c r="D513" s="7">
-        <v>2194.7</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="9">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="C514" s="14" t="s">
         <v>1019</v>
       </c>
       <c r="D514" s="7">
-        <v>4185.9</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="9">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="C515" s="14" t="s">
         <v>1021</v>
       </c>
       <c r="D515" s="7">
-        <v>24413.2</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="9">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="C516" s="14" t="s">
         <v>1023</v>
       </c>
       <c r="D516" s="7">
-        <v>2231.7</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="9">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="C517" s="14" t="s">
         <v>1025</v>
       </c>
       <c r="D517" s="7">
-        <v>6736.9</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="9">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="C518" s="14" t="s">
         <v>1027</v>
       </c>
       <c r="D518" s="7">
-        <v>2828.6</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="9">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="C519" s="14" t="s">
         <v>1029</v>
       </c>
       <c r="D519" s="7">
-        <v>1971.7</v>
+        <v>800</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="9">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C520" s="14" t="s">
         <v>1031</v>
       </c>
       <c r="D520" s="7">
-        <v>2075.9</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="9">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1032</v>
       </c>
       <c r="C521" s="14" t="s">
         <v>1033</v>
       </c>
       <c r="D521" s="7">
-        <v>1031.1</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="9">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>1035</v>
       </c>
       <c r="D522" s="7">
-        <v>1593.9</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="9">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1036</v>
       </c>
       <c r="C523" s="14" t="s">
         <v>1037</v>
       </c>
       <c r="D523" s="7">
-        <v>1796.5</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="9">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="C524" s="14" t="s">
         <v>1039</v>
       </c>
       <c r="D524" s="7">
-        <v>444</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="9">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="C525" s="14" t="s">
         <v>1041</v>
       </c>
       <c r="D525" s="7">
-        <v>640.7</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="9">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="C526" s="14" t="s">
         <v>1043</v>
       </c>
       <c r="D526" s="7">
-        <v>726.4</v>
+        <v>28400</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="9">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1044</v>
       </c>
       <c r="C527" s="14" t="s">
         <v>1045</v>
       </c>
       <c r="D527" s="7">
-        <v>756.6</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="9">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1046</v>
       </c>
       <c r="C528" s="14" t="s">
         <v>1047</v>
       </c>
       <c r="D528" s="7">
-        <v>15982.1</v>
+        <v>34100</v>
       </c>
     </row>
     <row r="529" spans="1:4" outlineLevel="2">
       <c r="A529" s="9">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="B529" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="C529" s="14" t="s">
         <v>1049</v>
       </c>
       <c r="D529" s="7">
-        <v>1486.8</v>
+        <v>34700</v>
       </c>
     </row>
     <row r="530" spans="1:4" outlineLevel="2">
       <c r="A530" s="9">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="B530" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C530" s="14" t="s">
         <v>1051</v>
       </c>
       <c r="D530" s="7">
-        <v>16650</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="531" spans="1:4" outlineLevel="2">
       <c r="A531" s="9">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="C531" s="14" t="s">
         <v>1053</v>
       </c>
       <c r="D531" s="7">
-        <v>2437.1</v>
+        <v>38200</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="9">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C532" s="14" t="s">
         <v>1055</v>
       </c>
       <c r="D532" s="7">
-        <v>2316.4</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="9">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1056</v>
       </c>
       <c r="C533" s="14" t="s">
         <v>1057</v>
       </c>
       <c r="D533" s="7">
-        <v>3602.6</v>
+        <v>47900</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="9">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="C534" s="14" t="s">
         <v>1059</v>
       </c>
       <c r="D534" s="7">
-        <v>5800.2</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="9">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="C535" s="14" t="s">
         <v>1061</v>
       </c>
       <c r="D535" s="7">
-        <v>10574.2</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="9">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1062</v>
       </c>
       <c r="C536" s="14" t="s">
         <v>1063</v>
       </c>
       <c r="D536" s="7">
-        <v>383.6</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="9">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="C537" s="14" t="s">
         <v>1065</v>
       </c>
       <c r="D537" s="7">
-        <v>8340</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1067</v>
       </c>
       <c r="D538" s="7">
-        <v>12200</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1069</v>
       </c>
       <c r="D539" s="7">
-        <v>0</v>
+        <v>26300</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1071</v>
       </c>
       <c r="D540" s="7">
-        <v>29500</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1073</v>
       </c>
       <c r="D541" s="7">
-        <v>6210</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="9">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="C542" s="14" t="s">
         <v>1075</v>
       </c>
       <c r="D542" s="7">
-        <v>3740</v>
+        <v>5480</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="9">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="C543" s="14" t="s">
         <v>1077</v>
       </c>
       <c r="D543" s="7">
-        <v>1705</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="9">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="C544" s="14" t="s">
         <v>1079</v>
       </c>
       <c r="D544" s="7">
-        <v>2970</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1081</v>
       </c>
       <c r="D545" s="7">
-        <v>4235</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1083</v>
       </c>
       <c r="D546" s="7">
-        <v>0</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
-        <v>109</v>
+        <v>135</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1085</v>
       </c>
       <c r="D547" s="7">
-        <v>0</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1087</v>
       </c>
       <c r="D548" s="7">
-        <v>0</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1089</v>
       </c>
       <c r="D549" s="7">
-        <v>0</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1091</v>
       </c>
       <c r="D550" s="7">
-        <v>800</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1093</v>
       </c>
       <c r="D551" s="7">
-        <v>1200</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="9">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="C552" s="14" t="s">
         <v>1095</v>
       </c>
       <c r="D552" s="7">
-        <v>1480</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="9">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="C553" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="D553" s="7">
-        <v>1610</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="9">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="C554" s="14" t="s">
         <v>1099</v>
       </c>
       <c r="D554" s="7">
-        <v>2390</v>
+        <v>61140</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1101</v>
       </c>
       <c r="D555" s="7">
-        <v>2600</v>
+        <v>93243</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1103</v>
       </c>
       <c r="D556" s="7">
-        <v>0</v>
+        <v>6884</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1105</v>
       </c>
       <c r="D557" s="7">
-        <v>29500</v>
+        <v>10834</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1107</v>
       </c>
       <c r="D558" s="7">
-        <v>28400</v>
+        <v>9796</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="9">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="C559" s="14" t="s">
         <v>1109</v>
       </c>
       <c r="D559" s="7">
-        <v>3110</v>
+        <v>9651</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="9">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C560" s="14" t="s">
         <v>1111</v>
       </c>
       <c r="D560" s="7">
-        <v>34100</v>
+        <v>15376</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="9">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="C561" s="14" t="s">
         <v>1113</v>
       </c>
       <c r="D561" s="7">
-        <v>34700</v>
+        <v>14724</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="9">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="C562" s="14" t="s">
         <v>1115</v>
       </c>
       <c r="D562" s="7">
-        <v>45000</v>
+        <v>23493</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
       <c r="A563" s="9">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="C563" s="14" t="s">
         <v>1117</v>
       </c>
       <c r="D563" s="7">
-        <v>38200</v>
+        <v>18479</v>
       </c>
     </row>
     <row r="564" spans="1:4" outlineLevel="2">
       <c r="A564" s="9">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="C564" s="14" t="s">
         <v>1119</v>
       </c>
       <c r="D564" s="7">
-        <v>4430</v>
+        <v>41984</v>
       </c>
     </row>
     <row r="565" spans="1:4" outlineLevel="2">
-      <c r="A565" s="9">
-[...2 lines deleted...]
-      <c r="B565" s="4" t="s">
+      <c r="A565" s="11" t="s">
         <v>1120</v>
       </c>
-      <c r="C565" s="14" t="s">
+      <c r="B565" s="0"/>
+      <c r="C565" s="12"/>
+      <c r="D565" s="5"/>
+    </row>
+    <row r="566" spans="1:4" outlineLevel="3">
+      <c r="A566" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B566" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" outlineLevel="3">
+      <c r="A567" s="9">
+        <v>1</v>
+      </c>
+      <c r="B567" s="4" t="s">
         <v>1121</v>
       </c>
-      <c r="D565" s="7">
-[...7 lines deleted...]
-      <c r="B566" s="4" t="s">
+      <c r="C567" s="14" t="s">
         <v>1122</v>
       </c>
-      <c r="C566" s="14" t="s">
+      <c r="D567" s="7">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" outlineLevel="3">
+      <c r="A568" s="9">
+        <v>2</v>
+      </c>
+      <c r="B568" s="4" t="s">
         <v>1123</v>
       </c>
-      <c r="D566" s="7">
+      <c r="C568" s="14" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D568" s="7">
+        <v>11200</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" outlineLevel="3">
+      <c r="A569" s="9">
+        <v>3</v>
+      </c>
+      <c r="B569" s="4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C569" s="14" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D569" s="7">
+        <v>11700</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" outlineLevel="3">
+      <c r="A570" s="9">
+        <v>4</v>
+      </c>
+      <c r="B570" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C570" s="14" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D570" s="7">
         <v>7700</v>
       </c>
     </row>
-    <row r="567" spans="1:4" outlineLevel="2">
-[...34 lines deleted...]
-      <c r="C569" s="14" t="s">
+    <row r="571" spans="1:4" outlineLevel="3">
+      <c r="A571" s="9">
+        <v>5</v>
+      </c>
+      <c r="B571" s="4" t="s">
         <v>1129</v>
       </c>
-      <c r="D569" s="7">
-[...7 lines deleted...]
-      <c r="B570" s="4" t="s">
+      <c r="C571" s="14" t="s">
         <v>1130</v>
       </c>
-      <c r="C570" s="14" t="s">
+      <c r="D571" s="7">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" outlineLevel="3">
+      <c r="A572" s="9">
+        <v>6</v>
+      </c>
+      <c r="B572" s="4" t="s">
         <v>1131</v>
       </c>
-      <c r="D570" s="7">
+      <c r="C572" s="14" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D572" s="7">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" outlineLevel="3">
+      <c r="A573" s="9">
+        <v>7</v>
+      </c>
+      <c r="B573" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C573" s="14" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D573" s="7">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" outlineLevel="3">
+      <c r="A574" s="9">
+        <v>8</v>
+      </c>
+      <c r="B574" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C574" s="14" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D574" s="7">
+        <v>9100</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" outlineLevel="3">
+      <c r="A575" s="9">
+        <v>9</v>
+      </c>
+      <c r="B575" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C575" s="14" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D575" s="7">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" outlineLevel="3">
+      <c r="A576" s="9">
+        <v>10</v>
+      </c>
+      <c r="B576" s="4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C576" s="14" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D576" s="7">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" outlineLevel="3">
+      <c r="A577" s="9">
+        <v>11</v>
+      </c>
+      <c r="B577" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C577" s="14" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D577" s="7">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" outlineLevel="3">
+      <c r="A578" s="9">
+        <v>12</v>
+      </c>
+      <c r="B578" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C578" s="14" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D578" s="7">
+        <v>17700</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" outlineLevel="3">
+      <c r="A579" s="9">
+        <v>13</v>
+      </c>
+      <c r="B579" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C579" s="14" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D579" s="7">
+        <v>45100</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" outlineLevel="3">
+      <c r="A580" s="9">
+        <v>14</v>
+      </c>
+      <c r="B580" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C580" s="14" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D580" s="7">
+        <v>9700</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" outlineLevel="2">
+      <c r="A581" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B581" s="0"/>
+      <c r="C581" s="12"/>
+      <c r="D581" s="5"/>
+    </row>
+    <row r="582" spans="1:4" outlineLevel="3">
+      <c r="A582" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B582" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" outlineLevel="3">
+      <c r="A583" s="9">
+        <v>1</v>
+      </c>
+      <c r="B583" s="4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C583" s="14" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D583" s="7">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" outlineLevel="3">
+      <c r="A584" s="9">
+        <v>2</v>
+      </c>
+      <c r="B584" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C584" s="14" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D584" s="7">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" outlineLevel="3">
+      <c r="A585" s="9">
+        <v>3</v>
+      </c>
+      <c r="B585" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C585" s="14" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D585" s="7">
+        <v>44300</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" outlineLevel="3">
+      <c r="A586" s="9">
+        <v>4</v>
+      </c>
+      <c r="B586" s="4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C586" s="14" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D586" s="7">
+        <v>9300</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" outlineLevel="3">
+      <c r="A587" s="9">
+        <v>5</v>
+      </c>
+      <c r="B587" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C587" s="14" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D587" s="7">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" outlineLevel="3">
+      <c r="A588" s="9">
+        <v>6</v>
+      </c>
+      <c r="B588" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C588" s="14" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D588" s="7">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" outlineLevel="3">
+      <c r="A589" s="9">
+        <v>7</v>
+      </c>
+      <c r="B589" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C589" s="14" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D589" s="7">
+        <v>31800</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" outlineLevel="3">
+      <c r="A590" s="9">
+        <v>8</v>
+      </c>
+      <c r="B590" s="4" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C590" s="14" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D590" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="571" spans="1:4" outlineLevel="2">
-[...37 lines deleted...]
-      <c r="D573" s="7">
+    <row r="591" spans="1:4" outlineLevel="3">
+      <c r="A591" s="9">
+        <v>9</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C591" s="14" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D591" s="7">
+        <v>173000</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" outlineLevel="3">
+      <c r="A592" s="9">
+        <v>10</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C592" s="14" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D592" s="7">
+        <v>59600</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" outlineLevel="3">
+      <c r="A593" s="9">
+        <v>11</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C593" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D593" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="574" spans="1:4" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="D574" s="7">
+    <row r="594" spans="1:4" outlineLevel="3">
+      <c r="A594" s="9">
+        <v>12</v>
+      </c>
+      <c r="B594" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C594" s="14" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D594" s="7">
+        <v>53500</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" outlineLevel="3">
+      <c r="A595" s="9">
+        <v>13</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C595" s="14" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D595" s="7">
+        <v>8700</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" outlineLevel="3">
+      <c r="A596" s="9">
+        <v>14</v>
+      </c>
+      <c r="B596" s="4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C596" s="14" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D596" s="7">
+        <v>224000</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" outlineLevel="3">
+      <c r="A597" s="9">
+        <v>15</v>
+      </c>
+      <c r="B597" s="4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C597" s="14" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D597" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="575" spans="1:4" outlineLevel="2">
-[...9 lines deleted...]
-      <c r="D575" s="7">
+    <row r="598" spans="1:4" outlineLevel="3">
+      <c r="A598" s="9">
+        <v>16</v>
+      </c>
+      <c r="B598" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C598" s="14" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D598" s="7">
+        <v>61900</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" outlineLevel="3">
+      <c r="A599" s="9">
+        <v>17</v>
+      </c>
+      <c r="B599" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C599" s="14" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D599" s="7">
+        <v>87200</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" outlineLevel="3">
+      <c r="A600" s="9">
+        <v>18</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C600" s="14" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D600" s="7">
         <v>0</v>
-      </c>
-[...342 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4" outlineLevel="3">
       <c r="A601" s="9">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="B601" s="4" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="C601" s="14" t="s">
-        <v>1190</v>
+        <v>1187</v>
       </c>
       <c r="D601" s="7">
-        <v>17700</v>
+        <v>78200</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="3">
       <c r="A602" s="9">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B602" s="4" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="C602" s="14" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="D602" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="3">
       <c r="A603" s="9">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B603" s="4" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="C603" s="14" t="s">
-        <v>1194</v>
+        <v>1191</v>
       </c>
       <c r="D603" s="7">
-        <v>45100</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="3">
       <c r="A604" s="9">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="B604" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C604" s="14" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D604" s="7">
+        <v>82000</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" outlineLevel="3">
+      <c r="A605" s="9">
+        <v>23</v>
+      </c>
+      <c r="B605" s="4" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C605" s="14" t="s">
         <v>1195</v>
       </c>
-      <c r="C604" s="14" t="s">
+      <c r="D605" s="7">
+        <v>63500</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" outlineLevel="3">
+      <c r="A606" s="9">
+        <v>24</v>
+      </c>
+      <c r="B606" s="4" t="s">
         <v>1196</v>
       </c>
-      <c r="D604" s="7">
-[...4 lines deleted...]
-      <c r="A605" s="11" t="s">
+      <c r="C606" s="14" t="s">
         <v>1197</v>
       </c>
-      <c r="B605" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D606" s="7">
+        <v>127000</v>
       </c>
     </row>
     <row r="607" spans="1:4" outlineLevel="3">
       <c r="A607" s="9">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="B607" s="4" t="s">
         <v>1198</v>
       </c>
       <c r="C607" s="14" t="s">
         <v>1199</v>
       </c>
       <c r="D607" s="7">
-        <v>6000</v>
+        <v>47200</v>
       </c>
     </row>
     <row r="608" spans="1:4" outlineLevel="3">
       <c r="A608" s="9">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B608" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="C608" s="14" t="s">
         <v>1201</v>
       </c>
       <c r="D608" s="7">
-        <v>1250</v>
+        <v>94200</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="3">
       <c r="A609" s="9">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="B609" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="C609" s="14" t="s">
         <v>1203</v>
       </c>
       <c r="D609" s="7">
-        <v>44300</v>
+        <v>72300</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="3">
       <c r="A610" s="9">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="B610" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="C610" s="14" t="s">
         <v>1205</v>
       </c>
       <c r="D610" s="7">
-        <v>9300</v>
+        <v>60500</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="3">
       <c r="A611" s="9">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="B611" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C611" s="14" t="s">
         <v>1207</v>
       </c>
       <c r="D611" s="7">
-        <v>0</v>
+        <v>119000</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="3">
       <c r="A612" s="9">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B612" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="C612" s="14" t="s">
         <v>1209</v>
       </c>
       <c r="D612" s="7">
-        <v>7200</v>
+        <v>57300</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="3">
       <c r="A613" s="9">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="C613" s="14" t="s">
         <v>1211</v>
       </c>
       <c r="D613" s="7">
-        <v>9000</v>
+        <v>98300</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="3">
       <c r="A614" s="9">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="C614" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="D614" s="7">
-        <v>31800</v>
+        <v>76600</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="3">
       <c r="A615" s="9">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="C615" s="14" t="s">
         <v>1215</v>
       </c>
       <c r="D615" s="7">
-        <v>0</v>
+        <v>113000</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="3">
       <c r="A616" s="9">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="C616" s="14" t="s">
         <v>1217</v>
       </c>
       <c r="D616" s="7">
-        <v>0</v>
+        <v>85700</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="3">
       <c r="A617" s="9">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C617" s="14" t="s">
         <v>1219</v>
       </c>
       <c r="D617" s="7">
-        <v>0</v>
+        <v>130000</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="3">
       <c r="A618" s="9">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C618" s="14" t="s">
         <v>1221</v>
       </c>
       <c r="D618" s="7">
-        <v>173000</v>
+        <v>55300</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="3">
       <c r="A619" s="9">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="C619" s="14" t="s">
         <v>1223</v>
       </c>
       <c r="D619" s="7">
-        <v>59600</v>
+        <v>76600</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="3">
       <c r="A620" s="9">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1225</v>
       </c>
       <c r="D620" s="7">
-        <v>0</v>
+        <v>177000</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="3">
       <c r="A621" s="9">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1227</v>
       </c>
       <c r="D621" s="7">
-        <v>0</v>
+        <v>98400</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="3">
       <c r="A622" s="9">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1229</v>
       </c>
       <c r="D622" s="7">
-        <v>53500</v>
+        <v>46100</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="3">
       <c r="A623" s="9">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1231</v>
       </c>
       <c r="D623" s="7">
-        <v>0</v>
+        <v>90300</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="3">
       <c r="A624" s="9">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1233</v>
       </c>
       <c r="D624" s="7">
-        <v>8700</v>
+        <v>37500</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="3">
       <c r="A625" s="9">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1235</v>
       </c>
       <c r="D625" s="7">
-        <v>224000</v>
+        <v>79600</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="3">
       <c r="A626" s="9">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1237</v>
       </c>
       <c r="D626" s="7">
-        <v>0</v>
+        <v>60400</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="3">
       <c r="A627" s="9">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1239</v>
       </c>
       <c r="D627" s="7">
-        <v>0</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="3">
       <c r="A628" s="9">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1241</v>
       </c>
       <c r="D628" s="7">
-        <v>0</v>
+        <v>56400</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="3">
       <c r="A629" s="9">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1243</v>
       </c>
       <c r="D629" s="7">
-        <v>87200</v>
+        <v>96600</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="3">
       <c r="A630" s="9">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1245</v>
       </c>
       <c r="D630" s="7">
-        <v>0</v>
+        <v>72900</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="3">
       <c r="A631" s="9">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="D631" s="7">
-        <v>0</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="3">
       <c r="A632" s="9">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1249</v>
       </c>
       <c r="D632" s="7">
-        <v>78200</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="3">
       <c r="A633" s="9">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1251</v>
       </c>
       <c r="D633" s="7">
-        <v>0</v>
+        <v>8021</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="3">
       <c r="A634" s="9">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="C634" s="14" t="s">
         <v>1253</v>
       </c>
       <c r="D634" s="7">
-        <v>103000</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="3">
       <c r="A635" s="9">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1255</v>
       </c>
       <c r="D635" s="7">
-        <v>82000</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="3">
       <c r="A636" s="9">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1257</v>
       </c>
       <c r="D636" s="7">
-        <v>0</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="3">
       <c r="A637" s="9">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1259</v>
       </c>
       <c r="D637" s="7">
-        <v>2948</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="3">
       <c r="A638" s="9">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1261</v>
       </c>
       <c r="D638" s="7">
-        <v>4325</v>
+        <v>459</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="3">
       <c r="A639" s="9">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C639" s="14" t="s">
         <v>1263</v>
       </c>
       <c r="D639" s="7">
-        <v>8021</v>
+        <v>459</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="3">
       <c r="A640" s="9">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="C640" s="14" t="s">
         <v>1265</v>
       </c>
       <c r="D640" s="7">
-        <v>2681</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="641" spans="1:4" outlineLevel="3">
       <c r="A641" s="9">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="B641" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="C641" s="14" t="s">
         <v>1267</v>
       </c>
       <c r="D641" s="7">
-        <v>4047</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="642" spans="1:4" outlineLevel="3">
       <c r="A642" s="9">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="B642" s="4" t="s">
         <v>1268</v>
       </c>
       <c r="C642" s="14" t="s">
         <v>1269</v>
       </c>
       <c r="D642" s="7">
-        <v>2681</v>
-[...6 lines deleted...]
-      <c r="B643" s="4" t="s">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" outlineLevel="1">
+      <c r="A643" s="10" t="s">
         <v>1270</v>
       </c>
-      <c r="C643" s="14" t="s">
+      <c r="B643" s="0"/>
+      <c r="C643" s="12"/>
+      <c r="D643" s="5"/>
+    </row>
+    <row r="644" spans="1:4" outlineLevel="2">
+      <c r="A644" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B644" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" outlineLevel="2">
+      <c r="A645" s="9">
+        <v>1</v>
+      </c>
+      <c r="B645" s="4" t="s">
         <v>1271</v>
       </c>
-      <c r="D643" s="7">
-[...7 lines deleted...]
-      <c r="B644" s="4" t="s">
+      <c r="C645" s="14" t="s">
         <v>1272</v>
       </c>
-      <c r="C644" s="14" t="s">
+      <c r="D645" s="7">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" outlineLevel="2">
+      <c r="A646" s="9">
+        <v>2</v>
+      </c>
+      <c r="B646" s="4" t="s">
         <v>1273</v>
       </c>
-      <c r="D644" s="7">
-[...7 lines deleted...]
-      <c r="B645" s="4" t="s">
+      <c r="C646" s="14" t="s">
         <v>1274</v>
       </c>
-      <c r="C645" s="14" t="s">
+      <c r="D646" s="7">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" outlineLevel="2">
+      <c r="A647" s="9">
+        <v>3</v>
+      </c>
+      <c r="B647" s="4" t="s">
         <v>1275</v>
       </c>
-      <c r="D645" s="7">
-[...7 lines deleted...]
-      <c r="B646" s="4" t="s">
+      <c r="C647" s="14" t="s">
         <v>1276</v>
       </c>
-      <c r="C646" s="14" t="s">
+      <c r="D647" s="7">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" outlineLevel="2">
+      <c r="A648" s="9">
+        <v>4</v>
+      </c>
+      <c r="B648" s="4" t="s">
         <v>1277</v>
       </c>
-      <c r="D646" s="7">
-[...7 lines deleted...]
-      <c r="B647" s="4" t="s">
+      <c r="C648" s="14" t="s">
         <v>1278</v>
       </c>
-      <c r="C647" s="14" t="s">
+      <c r="D648" s="7">
+        <v>1459.08</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" outlineLevel="2">
+      <c r="A649" s="9">
+        <v>5</v>
+      </c>
+      <c r="B649" s="4" t="s">
         <v>1279</v>
       </c>
-      <c r="D647" s="7">
-[...7 lines deleted...]
-      <c r="B648" s="4" t="s">
+      <c r="C649" s="14" t="s">
         <v>1280</v>
       </c>
-      <c r="C648" s="14" t="s">
+      <c r="D649" s="7">
+        <v>1947.24</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" outlineLevel="2">
+      <c r="A650" s="9">
+        <v>6</v>
+      </c>
+      <c r="B650" s="4" t="s">
         <v>1281</v>
       </c>
-      <c r="D648" s="7">
-[...4 lines deleted...]
-      <c r="A649" s="10" t="s">
+      <c r="C650" s="14" t="s">
         <v>1282</v>
       </c>
-      <c r="B649" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D650" s="7">
+        <v>1593</v>
       </c>
     </row>
     <row r="651" spans="1:4" outlineLevel="2">
       <c r="A651" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B651" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="C651" s="14" t="s">
         <v>1284</v>
       </c>
       <c r="D651" s="7">
-        <v>2632</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C652" s="14" t="s">
         <v>1286</v>
       </c>
       <c r="D652" s="7">
-        <v>965</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C653" s="14" t="s">
         <v>1288</v>
       </c>
       <c r="D653" s="7">
-        <v>603</v>
+        <v>900</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="C654" s="14" t="s">
         <v>1290</v>
       </c>
       <c r="D654" s="7">
-        <v>1824.12</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="C655" s="14" t="s">
         <v>1292</v>
       </c>
       <c r="D655" s="7">
-        <v>1947.24</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="C656" s="14" t="s">
         <v>1294</v>
       </c>
       <c r="D656" s="7">
-        <v>1593</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C657" s="14" t="s">
         <v>1296</v>
       </c>
       <c r="D657" s="7">
-        <v>14300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="9">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="C658" s="14" t="s">
         <v>1298</v>
       </c>
       <c r="D658" s="7">
-        <v>29200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="9">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="C659" s="14" t="s">
         <v>1300</v>
       </c>
       <c r="D659" s="7">
-        <v>900</v>
+        <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="9">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C660" s="14" t="s">
         <v>1302</v>
       </c>
       <c r="D660" s="7">
-        <v>5900</v>
+        <v>460</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="9">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C661" s="14" t="s">
         <v>1304</v>
       </c>
       <c r="D661" s="7">
-        <v>7300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="9">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C662" s="14" t="s">
         <v>1306</v>
       </c>
       <c r="D662" s="7">
-        <v>2300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="9">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="C663" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="D663" s="7">
-        <v>280</v>
+        <v>730</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C664" s="14" t="s">
         <v>1310</v>
       </c>
       <c r="D664" s="7">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="9">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="C665" s="14" t="s">
         <v>1312</v>
       </c>
       <c r="D665" s="7">
-        <v>12</v>
+        <v>980</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="9">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C666" s="14" t="s">
         <v>1314</v>
       </c>
       <c r="D666" s="7">
         <v>460</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="9">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="C667" s="14" t="s">
         <v>1316</v>
       </c>
       <c r="D667" s="7">
-        <v>460</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="9">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C668" s="14" t="s">
         <v>1318</v>
       </c>
       <c r="D668" s="7">
-        <v>460</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="C669" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="D669" s="7">
-        <v>730</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="9">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="C670" s="14" t="s">
         <v>1322</v>
       </c>
       <c r="D670" s="7">
-        <v>480</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="9">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="C671" s="14" t="s">
         <v>1324</v>
       </c>
       <c r="D671" s="7">
-        <v>980</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="9">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C672" s="14" t="s">
         <v>1326</v>
       </c>
       <c r="D672" s="7">
-        <v>460</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="9">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C673" s="14" t="s">
         <v>1328</v>
       </c>
       <c r="D673" s="7">
-        <v>3350</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="9">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="C674" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="D674" s="7">
-        <v>4100</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="9">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="C675" s="14" t="s">
         <v>1332</v>
       </c>
       <c r="D675" s="7">
-        <v>1190</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D676" s="7">
-        <v>1390</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D677" s="7">
-        <v>0</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D678" s="7">
-        <v>38000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D679" s="7">
-        <v>6400</v>
+        <v>17990</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D680" s="7">
-        <v>0</v>
+        <v>33200</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D681" s="7">
-        <v>0</v>
+        <v>91900</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D682" s="7">
-        <v>4900</v>
+        <v>72500</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D683" s="7">
-        <v>19900</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D684" s="7">
-        <v>6100</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D685" s="7">
-        <v>10300</v>
+        <v>137500</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D686" s="7">
-        <v>11400</v>
+        <v>85000</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D687" s="7">
-        <v>4800</v>
+        <v>135600</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D688" s="7">
-        <v>0</v>
+        <v>148000</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D689" s="7">
-        <v>33200</v>
+        <v>165000</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D690" s="7">
-        <v>91900</v>
+        <v>81200</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D691" s="7">
         <v>58900</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D692" s="7">
         <v>67200</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D693" s="7">
-        <v>80200</v>
+        <v>119000</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D694" s="7">
-        <v>90100</v>
+        <v>80200</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D695" s="7">
-        <v>0</v>
+        <v>90100</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D696" s="7">
-        <v>0</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D697" s="7">
-        <v>0</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D698" s="7">
-        <v>0</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D699" s="7">
-        <v>0</v>
+        <v>92611</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D700" s="7">
-        <v>0</v>
+        <v>93700</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D701" s="7">
-        <v>0</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D702" s="7">
-        <v>92611</v>
+        <v>27700</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D703" s="7">
-        <v>93700</v>
+        <v>41400</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D704" s="7">
-        <v>7100</v>
+        <v>11450</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1392</v>
       </c>
       <c r="D705" s="7">
-        <v>41400</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="9">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="C706" s="14" t="s">
         <v>1394</v>
       </c>
       <c r="D706" s="7">
-        <v>11450</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="9">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="C707" s="14" t="s">
         <v>1396</v>
       </c>
       <c r="D707" s="7">
-        <v>9100</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D708" s="7">
-        <v>4900</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D709" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D710" s="7">
-        <v>6700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D711" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D712" s="7">
-        <v>7200</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D713" s="7">
-        <v>0</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D714" s="7">
-        <v>0</v>
+        <v>10508</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D715" s="7">
-        <v>0</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1414</v>
       </c>
       <c r="D716" s="7">
-        <v>0</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="9">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="C717" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="D717" s="7">
-        <v>0</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D718" s="7">
-        <v>3300</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D719" s="7">
-        <v>0</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D720" s="7">
-        <v>0</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D721" s="7">
-        <v>10508</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1426</v>
       </c>
       <c r="D722" s="7">
-        <v>1474</v>
+        <v>696</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="9">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="C723" s="14" t="s">
         <v>1428</v>
       </c>
       <c r="D723" s="7">
-        <v>1583</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="9">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="C724" s="14" t="s">
         <v>1430</v>
       </c>
       <c r="D724" s="7">
-        <v>1861</v>
+        <v>644</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="9">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="C725" s="14" t="s">
         <v>1432</v>
       </c>
       <c r="D725" s="7">
-        <v>1232</v>
-[...96 lines deleted...]
-      <c r="D732" s="7">
         <v>750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="A437:D437"/>
-[...2 lines deleted...]
-    <mergeCell ref="A649:D649"/>
+    <mergeCell ref="A411:D411"/>
+    <mergeCell ref="A565:D565"/>
+    <mergeCell ref="A581:D581"/>
+    <mergeCell ref="A643:D643"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
@@ -15418,76 +15278,76 @@
     <hyperlink ref="C386" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_392"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_393"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_394"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_395"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_396"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_397"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_398"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_399"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_400"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_401"/>
     <hyperlink ref="C408" r:id="rId_hyperlink_402"/>
     <hyperlink ref="C409" r:id="rId_hyperlink_403"/>
     <hyperlink ref="C410" r:id="rId_hyperlink_404"/>
-    <hyperlink ref="C411" r:id="rId_hyperlink_405"/>
-[...24 lines deleted...]
-    <hyperlink ref="C436" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="C413" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="C414" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C415" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C416" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="C417" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="C418" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="C419" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="C420" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="C421" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="C422" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="C423" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="C424" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="C425" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="C426" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="C427" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="C428" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="C429" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="C430" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="C431" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="C432" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="C433" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="C434" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="C435" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="C436" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="C437" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="C438" r:id="rId_hyperlink_430"/>
     <hyperlink ref="C439" r:id="rId_hyperlink_431"/>
     <hyperlink ref="C440" r:id="rId_hyperlink_432"/>
     <hyperlink ref="C441" r:id="rId_hyperlink_433"/>
     <hyperlink ref="C442" r:id="rId_hyperlink_434"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_435"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_438"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_439"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_440"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_441"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_442"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_443"/>
     <hyperlink ref="C452" r:id="rId_hyperlink_444"/>
     <hyperlink ref="C453" r:id="rId_hyperlink_445"/>
     <hyperlink ref="C454" r:id="rId_hyperlink_446"/>
     <hyperlink ref="C455" r:id="rId_hyperlink_447"/>
     <hyperlink ref="C456" r:id="rId_hyperlink_448"/>
     <hyperlink ref="C457" r:id="rId_hyperlink_449"/>
     <hyperlink ref="C458" r:id="rId_hyperlink_450"/>
     <hyperlink ref="C459" r:id="rId_hyperlink_451"/>
     <hyperlink ref="C460" r:id="rId_hyperlink_452"/>
     <hyperlink ref="C461" r:id="rId_hyperlink_453"/>
     <hyperlink ref="C462" r:id="rId_hyperlink_454"/>
     <hyperlink ref="C463" r:id="rId_hyperlink_455"/>
@@ -15570,130 +15430,130 @@
     <hyperlink ref="C540" r:id="rId_hyperlink_532"/>
     <hyperlink ref="C541" r:id="rId_hyperlink_533"/>
     <hyperlink ref="C542" r:id="rId_hyperlink_534"/>
     <hyperlink ref="C543" r:id="rId_hyperlink_535"/>
     <hyperlink ref="C544" r:id="rId_hyperlink_536"/>
     <hyperlink ref="C545" r:id="rId_hyperlink_537"/>
     <hyperlink ref="C546" r:id="rId_hyperlink_538"/>
     <hyperlink ref="C547" r:id="rId_hyperlink_539"/>
     <hyperlink ref="C548" r:id="rId_hyperlink_540"/>
     <hyperlink ref="C549" r:id="rId_hyperlink_541"/>
     <hyperlink ref="C550" r:id="rId_hyperlink_542"/>
     <hyperlink ref="C551" r:id="rId_hyperlink_543"/>
     <hyperlink ref="C552" r:id="rId_hyperlink_544"/>
     <hyperlink ref="C553" r:id="rId_hyperlink_545"/>
     <hyperlink ref="C554" r:id="rId_hyperlink_546"/>
     <hyperlink ref="C555" r:id="rId_hyperlink_547"/>
     <hyperlink ref="C556" r:id="rId_hyperlink_548"/>
     <hyperlink ref="C557" r:id="rId_hyperlink_549"/>
     <hyperlink ref="C558" r:id="rId_hyperlink_550"/>
     <hyperlink ref="C559" r:id="rId_hyperlink_551"/>
     <hyperlink ref="C560" r:id="rId_hyperlink_552"/>
     <hyperlink ref="C561" r:id="rId_hyperlink_553"/>
     <hyperlink ref="C562" r:id="rId_hyperlink_554"/>
     <hyperlink ref="C563" r:id="rId_hyperlink_555"/>
     <hyperlink ref="C564" r:id="rId_hyperlink_556"/>
-    <hyperlink ref="C565" r:id="rId_hyperlink_557"/>
-[...36 lines deleted...]
-    <hyperlink ref="C604" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="C567" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="C568" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="C569" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="C570" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="C571" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="C572" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="C573" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="C574" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="C575" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="C576" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="C577" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="C578" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="C579" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="C580" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C583" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="C584" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="C585" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="C586" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="C587" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="C588" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="C589" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="C590" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="C591" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="C592" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="C594" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="C595" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="C596" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="C597" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="C598" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="C599" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="C600" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="C602" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="C603" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C604" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="C605" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="C606" r:id="rId_hyperlink_594"/>
     <hyperlink ref="C607" r:id="rId_hyperlink_595"/>
     <hyperlink ref="C608" r:id="rId_hyperlink_596"/>
     <hyperlink ref="C609" r:id="rId_hyperlink_597"/>
     <hyperlink ref="C610" r:id="rId_hyperlink_598"/>
     <hyperlink ref="C611" r:id="rId_hyperlink_599"/>
     <hyperlink ref="C612" r:id="rId_hyperlink_600"/>
     <hyperlink ref="C613" r:id="rId_hyperlink_601"/>
     <hyperlink ref="C614" r:id="rId_hyperlink_602"/>
     <hyperlink ref="C615" r:id="rId_hyperlink_603"/>
     <hyperlink ref="C616" r:id="rId_hyperlink_604"/>
     <hyperlink ref="C617" r:id="rId_hyperlink_605"/>
     <hyperlink ref="C618" r:id="rId_hyperlink_606"/>
     <hyperlink ref="C619" r:id="rId_hyperlink_607"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C623" r:id="rId_hyperlink_611"/>
     <hyperlink ref="C624" r:id="rId_hyperlink_612"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_613"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_614"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_615"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_616"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_617"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_618"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_619"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_620"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_621"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_622"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_623"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_624"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_625"/>
     <hyperlink ref="C638" r:id="rId_hyperlink_626"/>
     <hyperlink ref="C639" r:id="rId_hyperlink_627"/>
     <hyperlink ref="C640" r:id="rId_hyperlink_628"/>
     <hyperlink ref="C641" r:id="rId_hyperlink_629"/>
     <hyperlink ref="C642" r:id="rId_hyperlink_630"/>
-    <hyperlink ref="C643" r:id="rId_hyperlink_631"/>
-[...4 lines deleted...]
-    <hyperlink ref="C648" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="C645" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="C646" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="C647" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="C648" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="C649" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="C650" r:id="rId_hyperlink_636"/>
     <hyperlink ref="C651" r:id="rId_hyperlink_637"/>
     <hyperlink ref="C652" r:id="rId_hyperlink_638"/>
     <hyperlink ref="C653" r:id="rId_hyperlink_639"/>
     <hyperlink ref="C654" r:id="rId_hyperlink_640"/>
     <hyperlink ref="C655" r:id="rId_hyperlink_641"/>
     <hyperlink ref="C656" r:id="rId_hyperlink_642"/>
     <hyperlink ref="C657" r:id="rId_hyperlink_643"/>
     <hyperlink ref="C658" r:id="rId_hyperlink_644"/>
     <hyperlink ref="C659" r:id="rId_hyperlink_645"/>
     <hyperlink ref="C660" r:id="rId_hyperlink_646"/>
     <hyperlink ref="C661" r:id="rId_hyperlink_647"/>
     <hyperlink ref="C662" r:id="rId_hyperlink_648"/>
     <hyperlink ref="C663" r:id="rId_hyperlink_649"/>
     <hyperlink ref="C664" r:id="rId_hyperlink_650"/>
     <hyperlink ref="C665" r:id="rId_hyperlink_651"/>
     <hyperlink ref="C666" r:id="rId_hyperlink_652"/>
     <hyperlink ref="C667" r:id="rId_hyperlink_653"/>
     <hyperlink ref="C668" r:id="rId_hyperlink_654"/>
     <hyperlink ref="C669" r:id="rId_hyperlink_655"/>
     <hyperlink ref="C670" r:id="rId_hyperlink_656"/>
     <hyperlink ref="C671" r:id="rId_hyperlink_657"/>
     <hyperlink ref="C672" r:id="rId_hyperlink_658"/>
     <hyperlink ref="C673" r:id="rId_hyperlink_659"/>
     <hyperlink ref="C674" r:id="rId_hyperlink_660"/>
     <hyperlink ref="C675" r:id="rId_hyperlink_661"/>
@@ -15725,57 +15585,50 @@
     <hyperlink ref="C701" r:id="rId_hyperlink_687"/>
     <hyperlink ref="C702" r:id="rId_hyperlink_688"/>
     <hyperlink ref="C703" r:id="rId_hyperlink_689"/>
     <hyperlink ref="C704" r:id="rId_hyperlink_690"/>
     <hyperlink ref="C705" r:id="rId_hyperlink_691"/>
     <hyperlink ref="C706" r:id="rId_hyperlink_692"/>
     <hyperlink ref="C707" r:id="rId_hyperlink_693"/>
     <hyperlink ref="C708" r:id="rId_hyperlink_694"/>
     <hyperlink ref="C709" r:id="rId_hyperlink_695"/>
     <hyperlink ref="C710" r:id="rId_hyperlink_696"/>
     <hyperlink ref="C711" r:id="rId_hyperlink_697"/>
     <hyperlink ref="C712" r:id="rId_hyperlink_698"/>
     <hyperlink ref="C713" r:id="rId_hyperlink_699"/>
     <hyperlink ref="C714" r:id="rId_hyperlink_700"/>
     <hyperlink ref="C715" r:id="rId_hyperlink_701"/>
     <hyperlink ref="C716" r:id="rId_hyperlink_702"/>
     <hyperlink ref="C717" r:id="rId_hyperlink_703"/>
     <hyperlink ref="C718" r:id="rId_hyperlink_704"/>
     <hyperlink ref="C719" r:id="rId_hyperlink_705"/>
     <hyperlink ref="C720" r:id="rId_hyperlink_706"/>
     <hyperlink ref="C721" r:id="rId_hyperlink_707"/>
     <hyperlink ref="C722" r:id="rId_hyperlink_708"/>
     <hyperlink ref="C723" r:id="rId_hyperlink_709"/>
     <hyperlink ref="C724" r:id="rId_hyperlink_710"/>
     <hyperlink ref="C725" r:id="rId_hyperlink_711"/>
-    <hyperlink ref="C726" r:id="rId_hyperlink_712"/>
-[...5 lines deleted...]
-    <hyperlink ref="C732" r:id="rId_hyperlink_718"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>