--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1433">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-28 18:35:30</t>
+    <t>Актуальность прайса на: 2026-08-18 14:32:59</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -7324,51 +7324,51 @@
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
         <v>1950</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>4580.38</v>
+        <v>4991.14</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
         <v>4250</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
@@ -10510,1409 +10510,1409 @@
     <row r="412" spans="1:4" outlineLevel="2">
       <c r="A412" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C412" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D412" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="2">
       <c r="A413" s="9">
         <v>1</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>816</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>817</v>
       </c>
       <c r="D413" s="7">
-        <v>409</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="2">
       <c r="A414" s="9">
         <v>2</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>818</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>819</v>
       </c>
       <c r="D414" s="7">
-        <v>629</v>
+        <v>660.5</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="2">
       <c r="A415" s="9">
         <v>3</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>820</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>821</v>
       </c>
       <c r="D415" s="7">
-        <v>708.8</v>
+        <v>744.5</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="2">
       <c r="A416" s="9">
         <v>4</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>822</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>823</v>
       </c>
       <c r="D416" s="7">
-        <v>733.2</v>
+        <v>769.7</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="2">
       <c r="A417" s="9">
         <v>5</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>824</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>825</v>
       </c>
       <c r="D417" s="7">
-        <v>1443</v>
+        <v>1515.2</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="2">
       <c r="A418" s="9">
         <v>6</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>826</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>827</v>
       </c>
       <c r="D418" s="7">
-        <v>2198.6</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="2">
       <c r="A419" s="9">
         <v>7</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>828</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>829</v>
       </c>
       <c r="D419" s="7">
-        <v>3487.7</v>
+        <v>3662.4</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="2">
       <c r="A420" s="9">
         <v>8</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>830</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>831</v>
       </c>
       <c r="D420" s="7">
-        <v>5723.3</v>
+        <v>6009.2</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="2">
       <c r="A421" s="9">
         <v>9</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>832</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>833</v>
       </c>
       <c r="D421" s="7">
-        <v>655.3</v>
+        <v>687.8</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="2">
       <c r="A422" s="9">
         <v>10</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>834</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>835</v>
       </c>
       <c r="D422" s="7">
-        <v>1005.8</v>
+        <v>1056.3</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="2">
       <c r="A423" s="9">
         <v>11</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>836</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>837</v>
       </c>
       <c r="D423" s="7">
-        <v>1110</v>
+        <v>1165.5</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="2">
       <c r="A424" s="9">
         <v>12</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>838</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>839</v>
       </c>
       <c r="D424" s="7">
-        <v>1275.5</v>
+        <v>1339.8</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="2">
       <c r="A425" s="9">
         <v>13</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>841</v>
       </c>
       <c r="D425" s="7">
-        <v>1403.1</v>
+        <v>1473.2</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="2">
       <c r="A426" s="9">
         <v>14</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>842</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>843</v>
       </c>
       <c r="D426" s="7">
-        <v>20473.7</v>
+        <v>21497.7</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="2">
       <c r="A427" s="9">
         <v>15</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>844</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>845</v>
       </c>
       <c r="D427" s="7">
-        <v>2679.6</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="2">
       <c r="A428" s="9">
         <v>16</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>846</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>847</v>
       </c>
       <c r="D428" s="7">
-        <v>23680</v>
+        <v>24864</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="2">
       <c r="A429" s="9">
         <v>17</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>848</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>849</v>
       </c>
       <c r="D429" s="7">
-        <v>33300</v>
+        <v>34965</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="2">
       <c r="A430" s="9">
         <v>18</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>850</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>851</v>
       </c>
       <c r="D430" s="7">
-        <v>3767.2</v>
+        <v>3955.4</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="2">
       <c r="A431" s="9">
         <v>19</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>852</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>853</v>
       </c>
       <c r="D431" s="7">
-        <v>37000</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="2">
       <c r="A432" s="9">
         <v>20</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>854</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>855</v>
       </c>
       <c r="D432" s="7">
-        <v>6411.7</v>
+        <v>6732.6</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="2">
       <c r="A433" s="9">
         <v>21</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>856</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>857</v>
       </c>
       <c r="D433" s="7">
-        <v>7548</v>
+        <v>7925.4</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="2">
       <c r="A434" s="9">
         <v>22</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>858</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>859</v>
       </c>
       <c r="D434" s="7">
-        <v>10026</v>
+        <v>10527.3</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="2">
       <c r="A435" s="9">
         <v>23</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>860</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>861</v>
       </c>
       <c r="D435" s="7">
-        <v>15759.1</v>
+        <v>16547</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="2">
       <c r="A436" s="9">
         <v>24</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>862</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>863</v>
       </c>
       <c r="D436" s="7">
-        <v>16502</v>
+        <v>17327.1</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="2">
       <c r="A437" s="9">
         <v>25</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>864</v>
       </c>
       <c r="C437" s="14" t="s">
         <v>865</v>
       </c>
       <c r="D437" s="7">
-        <v>122.7</v>
+        <v>129.2</v>
       </c>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
       <c r="A438" s="9">
         <v>26</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>866</v>
       </c>
       <c r="C438" s="14" t="s">
         <v>867</v>
       </c>
       <c r="D438" s="7">
-        <v>231.7</v>
+        <v>243.6</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="9">
         <v>27</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C439" s="14" t="s">
         <v>869</v>
       </c>
       <c r="D439" s="7">
-        <v>779</v>
+        <v>818</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
         <v>28</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>871</v>
       </c>
       <c r="D440" s="7">
-        <v>624.1</v>
+        <v>655.2</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
         <v>29</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>872</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>873</v>
       </c>
       <c r="D441" s="7">
-        <v>437.2</v>
+        <v>458.9</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
         <v>30</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>874</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>875</v>
       </c>
       <c r="D442" s="7">
-        <v>444</v>
+        <v>466.2</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
         <v>31</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>877</v>
       </c>
       <c r="D443" s="7">
-        <v>637.8</v>
+        <v>669.9</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
         <v>32</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>879</v>
       </c>
       <c r="D444" s="7">
-        <v>739</v>
+        <v>776</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
         <v>33</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>880</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>881</v>
       </c>
       <c r="D445" s="7">
-        <v>728.3</v>
+        <v>764.4</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
         <v>34</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>882</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>883</v>
       </c>
       <c r="D446" s="7">
-        <v>753.6</v>
+        <v>791.7</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
         <v>35</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>885</v>
       </c>
       <c r="D447" s="7">
-        <v>769.2</v>
+        <v>807.5</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
         <v>36</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>886</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>887</v>
       </c>
       <c r="D448" s="7">
-        <v>1390.4</v>
+        <v>1459.5</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
         <v>37</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>888</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>889</v>
       </c>
       <c r="D449" s="7">
-        <v>919.2</v>
+        <v>965</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
         <v>38</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>891</v>
       </c>
       <c r="D450" s="7">
-        <v>1181.1</v>
+        <v>1240.1</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
         <v>39</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>893</v>
       </c>
       <c r="D451" s="7">
-        <v>1628</v>
+        <v>1709.4</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
         <v>40</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>894</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>895</v>
       </c>
       <c r="D452" s="7">
-        <v>1489.7</v>
+        <v>1564.5</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
         <v>41</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>896</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>897</v>
       </c>
       <c r="D453" s="7">
-        <v>1556.9</v>
+        <v>1634.9</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
         <v>42</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>898</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>899</v>
       </c>
       <c r="D454" s="7">
-        <v>1790</v>
+        <v>1879.5</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
         <v>43</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>900</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>901</v>
       </c>
       <c r="D455" s="7">
-        <v>2195.7</v>
+        <v>2305.8</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
         <v>44</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>902</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>903</v>
       </c>
       <c r="D456" s="7">
-        <v>24083.1</v>
+        <v>25287.2</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
         <v>45</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>904</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>905</v>
       </c>
       <c r="D457" s="7">
-        <v>3258.9</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
         <v>46</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>907</v>
       </c>
       <c r="D458" s="7">
-        <v>28640.9</v>
+        <v>30073.1</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
         <v>47</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>908</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>909</v>
       </c>
       <c r="D459" s="7">
-        <v>36167.5</v>
+        <v>37976.4</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
         <v>48</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>911</v>
       </c>
       <c r="D460" s="7">
-        <v>4292</v>
+        <v>4506.6</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
         <v>49</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>913</v>
       </c>
       <c r="D461" s="7">
-        <v>47485.6</v>
+        <v>49860.3</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
         <v>50</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>915</v>
       </c>
       <c r="D462" s="7">
-        <v>58430.8</v>
+        <v>61352.6</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
         <v>51</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>916</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>917</v>
       </c>
       <c r="D463" s="7">
-        <v>7881</v>
+        <v>8275.1</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
         <v>52</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>919</v>
       </c>
       <c r="D464" s="7">
-        <v>9190.6</v>
+        <v>9650.6</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
         <v>53</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>921</v>
       </c>
       <c r="D465" s="7">
-        <v>11810.8</v>
+        <v>12401.6</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
         <v>54</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>922</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>923</v>
       </c>
       <c r="D466" s="7">
-        <v>14211.9</v>
+        <v>14922.6</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
         <v>55</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>925</v>
       </c>
       <c r="D467" s="7">
-        <v>17760</v>
+        <v>18648</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
         <v>56</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>926</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>927</v>
       </c>
       <c r="D468" s="7">
-        <v>19269.2</v>
+        <v>20232.5</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
         <v>57</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>929</v>
       </c>
       <c r="D469" s="7">
-        <v>22570</v>
+        <v>23698.5</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
         <v>58</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>931</v>
       </c>
       <c r="D470" s="7">
-        <v>617.3</v>
+        <v>647.9</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
         <v>59</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>933</v>
       </c>
       <c r="D471" s="7">
-        <v>680.6</v>
+        <v>715.1</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
         <v>60</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>935</v>
       </c>
       <c r="D472" s="7">
-        <v>758.5</v>
+        <v>797</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
         <v>61</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>936</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>937</v>
       </c>
       <c r="D473" s="7">
-        <v>1268.7</v>
+        <v>1332.5</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
         <v>62</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>939</v>
       </c>
       <c r="D474" s="7">
-        <v>1556.9</v>
+        <v>1634.9</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
         <v>63</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>940</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>941</v>
       </c>
       <c r="D475" s="7">
-        <v>30535.7</v>
+        <v>32062.8</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
         <v>64</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>942</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>943</v>
       </c>
       <c r="D476" s="7">
-        <v>3675.7</v>
+        <v>3859.8</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
         <v>65</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>944</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>945</v>
       </c>
       <c r="D477" s="7">
-        <v>4891.8</v>
+        <v>5136.6</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
         <v>66</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>946</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>947</v>
       </c>
       <c r="D478" s="7">
-        <v>5501.3</v>
+        <v>5776.1</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
         <v>67</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>948</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>949</v>
       </c>
       <c r="D479" s="7">
-        <v>2232.7</v>
+        <v>2344.7</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
         <v>68</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>951</v>
       </c>
       <c r="D480" s="7">
-        <v>2602.7</v>
+        <v>2733.2</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
         <v>69</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>952</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>953</v>
       </c>
       <c r="D481" s="7">
-        <v>10033.8</v>
+        <v>10535.7</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
         <v>70</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>955</v>
       </c>
       <c r="D482" s="7">
-        <v>2689.3</v>
+        <v>2823.5</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
         <v>71</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>956</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>957</v>
       </c>
       <c r="D483" s="7">
-        <v>2879.2</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
         <v>72</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>959</v>
       </c>
       <c r="D484" s="7">
-        <v>2094.4</v>
+        <v>2198.7</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
         <v>73</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>960</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>961</v>
       </c>
       <c r="D485" s="7">
-        <v>15608.2</v>
+        <v>16388.4</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
         <v>74</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>962</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>963</v>
       </c>
       <c r="D486" s="7">
-        <v>2120.7</v>
+        <v>2227.1</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
         <v>75</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>964</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>965</v>
       </c>
       <c r="D487" s="7">
-        <v>2194.7</v>
+        <v>2304.8</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
         <v>76</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>967</v>
       </c>
       <c r="D488" s="7">
-        <v>4185.9</v>
+        <v>4395.3</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
         <v>77</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>968</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>969</v>
       </c>
       <c r="D489" s="7">
-        <v>24413.2</v>
+        <v>25633.7</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
         <v>78</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>970</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>971</v>
       </c>
       <c r="D490" s="7">
-        <v>2231.7</v>
+        <v>2343.6</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
         <v>79</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>972</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>973</v>
       </c>
       <c r="D491" s="7">
-        <v>6736.9</v>
+        <v>7073.9</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
         <v>80</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>974</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>975</v>
       </c>
       <c r="D492" s="7">
-        <v>2828.6</v>
+        <v>2970.5</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
         <v>81</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>976</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>977</v>
       </c>
       <c r="D493" s="7">
-        <v>1971.7</v>
+        <v>2070.6</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
         <v>82</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>978</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>979</v>
       </c>
       <c r="D494" s="7">
-        <v>2075.9</v>
+        <v>2179.8</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
         <v>83</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>980</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>981</v>
       </c>
       <c r="D495" s="7">
-        <v>1031.1</v>
+        <v>1082.6</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
         <v>84</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>982</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>983</v>
       </c>
       <c r="D496" s="7">
-        <v>1593.9</v>
+        <v>1673.7</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
         <v>85</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>984</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>985</v>
       </c>
       <c r="D497" s="7">
-        <v>1796.5</v>
+        <v>1885.8</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
         <v>86</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>986</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>987</v>
       </c>
       <c r="D498" s="7">
-        <v>444</v>
+        <v>466.2</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
         <v>87</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>989</v>
       </c>
       <c r="D499" s="7">
-        <v>640.7</v>
+        <v>673.1</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
         <v>88</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>990</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>991</v>
       </c>
       <c r="D500" s="7">
-        <v>726.4</v>
+        <v>762.3</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
         <v>89</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>992</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>993</v>
       </c>
       <c r="D501" s="7">
-        <v>756.6</v>
+        <v>794.9</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
         <v>90</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>994</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>995</v>
       </c>
       <c r="D502" s="7">
-        <v>15982.1</v>
+        <v>17100.7</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
         <v>91</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>996</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>997</v>
       </c>
       <c r="D503" s="7">
-        <v>1486.8</v>
+        <v>1561.4</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
         <v>92</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>999</v>
       </c>
       <c r="D504" s="7">
-        <v>16650</v>
+        <v>17815.5</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
         <v>93</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>1001</v>
       </c>
       <c r="D505" s="7">
-        <v>2437.1</v>
+        <v>2558.9</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
         <v>94</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1003</v>
       </c>
       <c r="D506" s="7">
-        <v>2316.4</v>
+        <v>2431.8</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
         <v>95</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1005</v>
       </c>
       <c r="D507" s="7">
-        <v>3602.6</v>
+        <v>3783.2</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
         <v>96</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1007</v>
       </c>
       <c r="D508" s="7">
-        <v>5800.2</v>
+        <v>6090</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
         <v>97</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1009</v>
       </c>
       <c r="D509" s="7">
-        <v>10574.2</v>
+        <v>11102.7</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
         <v>98</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1011</v>
       </c>
       <c r="D510" s="7">
-        <v>383.6</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
         <v>99</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1013</v>
       </c>
       <c r="D511" s="7">
         <v>8340</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
         <v>100</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1015</v>