--- v4 (2026-08-18)
+++ v5 (2026-09-08)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1427">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-18 14:32:59</t>
+    <t>Актуальность прайса на: 2026-09-08 19:48:30</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -1191,62 +1191,50 @@
   <si>
     <t>65936</t>
   </si>
   <si>
     <t>Space Technology ST-12/3, (версия 2)</t>
   </si>
   <si>
     <t>65937</t>
   </si>
   <si>
     <t>Space Technology ST-12/5</t>
   </si>
   <si>
     <t>65938</t>
   </si>
   <si>
     <t>Space Technology ST-DIN 12/5UPS</t>
   </si>
   <si>
     <t>65929</t>
   </si>
   <si>
     <t>Space Technology ST-ББП-100 с защитой АКБ, (версия 2)</t>
   </si>
   <si>
-    <t>65926</t>
-[...10 lines deleted...]
-  <si>
     <t>65930</t>
   </si>
   <si>
     <t>Space Technology ST-ББП-30AR</t>
   </si>
   <si>
     <t>65927</t>
   </si>
   <si>
     <t>Space Technology ST-ББП-50 с защитой АКБ, (версия 4)</t>
   </si>
   <si>
     <t>65928</t>
   </si>
   <si>
     <t>Space Technology ST-ББП-51 с защитой АКБ</t>
   </si>
   <si>
     <t>53825</t>
   </si>
   <si>
     <t>Бастион Mollusk-VR 12/1</t>
   </si>
   <si>
     <t>53826</t>
@@ -3847,56 +3835,50 @@
     <t>14072</t>
   </si>
   <si>
     <t>УМБ-3/120 (415)</t>
   </si>
   <si>
     <t>Аксессуары для источников питания</t>
   </si>
   <si>
     <t>29769</t>
   </si>
   <si>
     <t>AccordTec AT-DC12/AC24</t>
   </si>
   <si>
     <t>50326</t>
   </si>
   <si>
     <t>AccordTec AT-DC12/DC5-9</t>
   </si>
   <si>
     <t>29770</t>
   </si>
   <si>
     <t>AccordTec CCTV-8</t>
-  </si>
-[...4 lines deleted...]
-    <t>SC&amp;T GL001HP</t>
   </si>
   <si>
     <t>48769</t>
   </si>
   <si>
     <t>SC&amp;T PC2A</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
     <t>SC&amp;T PC500</t>
   </si>
   <si>
     <t>14079</t>
   </si>
   <si>
     <t>SKAT-T-AUTO (254)</t>
   </si>
   <si>
     <t>14078</t>
   </si>
   <si>
     <t>SKAT-UTTV (780)</t>
   </si>
@@ -4764,59 +4746,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65926/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-57133/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67882/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67874/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67875/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67883/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67884/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67885/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67886/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67876/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67877/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67887/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67878/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67879/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67880/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67881/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67904/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67905/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67906/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67907/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67908/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67909/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67910/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67912/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67913/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67914/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67915/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67916/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67917/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67918/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67911/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67919/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67920/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67921/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67922/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67923/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67924/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67925/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67926/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67927/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67928/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67929/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67930/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67931/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67932/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67933/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67934/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67935/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67936/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67937/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67938/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67939/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67940/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67941/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67942/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67943/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67944/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67945/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48768/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67889/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67890/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67891/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67892/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67893/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67894/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67895/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67896/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67897/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67898/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67899/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67900/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67901/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67902/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67903/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67888/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22333/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50322/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19331/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8095/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18139/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50325/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19650/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50323/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29763/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-4851/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28732/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29764/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50117/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50320/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19651/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-13489/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50321/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19649/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50319/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50318/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50316/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50309/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50311/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-247/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18554/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50313/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-49117/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28711/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29762/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29761/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-2552/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-7890/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50314/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-8315/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50301/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50302/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50303/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26874/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-28712/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18305/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29752/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-27016/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26875/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-26876/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29754/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11173/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-11970/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50315/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50317/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-16002/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50304/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50305/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50306/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-19640/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-23173/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29758/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29759/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29753/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29755/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-18135/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29756/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50307/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50308/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-22482/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29760/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50312/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29766/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29767/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36356/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36357/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29321/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36359/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23618/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29322/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29323/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36360/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29324/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-61597/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27770/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29325/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-27771/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29326/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36363/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-26204/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36367/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-23619/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29327/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29328/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29329/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-60404/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-36354/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-54052/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29330/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29331/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29332/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/osnovo-29333/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36355/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-36361/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10713/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10711/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29960/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33307/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33310/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29977/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10430/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10697/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17131/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-17130/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29978/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14054/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14056/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14052/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14053/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29975/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23364/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23365/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18656/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23366/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29974/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33309/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-28753/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-21265/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12876/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29962/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10694/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23362/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10695/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10707/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10718/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3988/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23363/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5242/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10709/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10705/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-13402/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10716/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49205/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61963/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63720/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61964/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58617/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34376/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62565/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65314/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58612/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58286/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61965/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58618/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49206/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61227/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63718/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63717/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58613/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58287/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61966/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58619/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58622/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58614/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58288/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58615/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65315/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63544/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65313/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58620/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58623/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59519/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58624/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58616/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65316/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58621/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65312/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67118/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58625/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58626/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58628/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-20497/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58627/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61410/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58629/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58630/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65931/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65934/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65935/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65933/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65936/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65937/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65938/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65929/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65930/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65927/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/space-technology-65928/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53825/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53826/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53827/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53828/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53829/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53830/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53831/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53832/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53833/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53810/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53811/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53812/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53813/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53814/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53815/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53795/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53796/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53797/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53803/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53804/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53805/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59161/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53820/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59165/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59160/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53816/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63557/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63558/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63559/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63560/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67882/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59139/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63561/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63562/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67874/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67875/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59166/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53821/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59145/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63563/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67883/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59168/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53822/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59170/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53817/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59147/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67884/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67885/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63564/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67886/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67876/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67877/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53823/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63565/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63566/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63567/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67887/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62474/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67878/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67879/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53824/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53819/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67880/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62464/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67881/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59173/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59174/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59157/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63568/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59175/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59158/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62466/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59159/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62465/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53799/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53809/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53806/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53807/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10717/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29995/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62462/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63555/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63556/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53783/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53785/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53784/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53786/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53787/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53790/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53788/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53791/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53792/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53794/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53800/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59127/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53798/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4006/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10700/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10714/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62148/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62149/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62150/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62133/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62132/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62134/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62135/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62136/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62137/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62138/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62139/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62141/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62142/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62140/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62143/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62145/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62146/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3594/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49370/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3660/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3457/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7706/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54335/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54321/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54318/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54319/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54328/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54329/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54330/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54331/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54322/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54320/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54332/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54337/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49315/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54333/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54334/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54324/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54325/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54326/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54327/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8222/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-6766/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7652/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54338/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54339/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54341/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-49316/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54343/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54340/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59050/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62147/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/davikon-26213/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29985/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14082/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18558/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11074/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18556/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18557/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14083/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29990/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29988/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29989/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11077/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29966/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10807/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29968/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33313/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33312/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-33311/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18555/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11780/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20481/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-11781/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-243/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2076/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29956/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29957/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6379/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-451/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-447/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-7185/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-553/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18255/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-6765/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18750/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-742/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-12874/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29958/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2269/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10691/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5387/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-18254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-4083/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2268/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2620/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10710/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-551/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-29970/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5621/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-3462/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-16632/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-5674/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-2171/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/proch-2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54994/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54995/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54996/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54997/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-54999/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55000/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/battbee-55001/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18534/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18535/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-51767/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14260/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12516/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-24107/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15575/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54935/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54936/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12515/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54937/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-12514/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54933/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-14217/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-15992/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54934/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54916/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54917/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-48589/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54919/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54920/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54921/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54924/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54926/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54925/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54927/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54928/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54929/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18536/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18537/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54944/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18538/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54945/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18539/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54946/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54954/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18540/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54955/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54956/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18541/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54957/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54959/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-18542/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54948/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54949/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54950/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54951/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54952/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54953/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54938/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54939/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54940/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54941/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54942/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54986/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54980/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54981/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54982/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54987/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54988/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54983/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54989/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54990/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54975/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54984/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54976/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54977/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54991/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54985/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54978/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54992/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54979/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54973/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54974/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54970/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54971/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/delta-54972/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2516/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2563/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-645/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-165/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54172/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-644/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-50989/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-682/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54915/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2118/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-2136/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-5937/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/security-force-54914/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30010/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30011/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30013/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30009/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49217/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49215/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49216/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-49218/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53839/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53840/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53841/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53843/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53845/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59216/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59217/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59218/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53847/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59219/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59220/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59222/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59223/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53848/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59225/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53849/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53850/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59226/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59227/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59228/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59229/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67904/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67905/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67906/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67907/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59230/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62153/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62154/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62155/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62156/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62157/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-56924/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62159/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62160/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62161/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62162/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62163/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62164/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62165/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62166/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62167/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62168/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62169/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62170/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62171/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67908/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67909/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67910/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67912/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67913/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67914/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67915/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67916/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67917/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67918/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67911/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10723/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10726/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-10722/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14071/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30002/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22477/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-22640/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14069/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14070/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-20624/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30006/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59239/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53852/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53853/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63580/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59241/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63581/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59242/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67919/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63583/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53855/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63584/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59245/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63585/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53857/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67920/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67921/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67922/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67923/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67924/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67925/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67926/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67927/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67928/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67929/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67930/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67931/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67932/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67933/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67934/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67935/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67936/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67937/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67938/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67939/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67940/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67941/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67942/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67943/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67944/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67945/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62179/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62180/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62181/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62173/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62174/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62175/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62176/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62177/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62178/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30003/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30004/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14072/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29769/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-50326/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/accordtec-29770/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-48769/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sct-10018/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14079/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14078/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65319/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65317/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65318/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-65320/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61355/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61354/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61350/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55658/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61352/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50979/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61353/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50746/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58007/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61351/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-30000/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14063/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-23367/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-14058/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59213/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59210/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59205/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59206/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59207/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59208/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59209/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-53838/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67889/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62473/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63574/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67890/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67891/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67892/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67893/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67894/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67895/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67896/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67897/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67898/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63575/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63576/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67899/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63577/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63578/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67900/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67901/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67902/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59191/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59190/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-62490/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67903/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63579/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59197/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59198/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59199/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59201/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59203/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63572/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63569/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-63570/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-59178/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-67888/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62152/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3833/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4760/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62151/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8224/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54344/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4915/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8121/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54345/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11617/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54346/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bastion-15686/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D725"/>
+  <dimension ref="A1:D722"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -5812,457 +5794,457 @@
     <row r="76" spans="1:4" outlineLevel="1">
       <c r="A76" s="9">
         <v>70</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="14" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:4" outlineLevel="1">
       <c r="A77" s="9">
         <v>71</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="7">
-        <v>511.92</v>
+        <v>627</v>
       </c>
     </row>
     <row r="78" spans="1:4" outlineLevel="1">
       <c r="A78" s="9">
         <v>72</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="14" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="7">
-        <v>511.92</v>
+        <v>627</v>
       </c>
     </row>
     <row r="79" spans="1:4" outlineLevel="1">
       <c r="A79" s="9">
         <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="14" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="7">
-        <v>2629.8</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="80" spans="1:4" outlineLevel="1">
       <c r="A80" s="9">
         <v>74</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="7">
-        <v>2023.92</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="81" spans="1:4" outlineLevel="1">
       <c r="A81" s="9">
         <v>75</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="14" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="7">
-        <v>5792.04</v>
+        <v>6269</v>
       </c>
     </row>
     <row r="82" spans="1:4" outlineLevel="1">
       <c r="A82" s="9">
         <v>76</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="14" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="7">
-        <v>6387.12</v>
+        <v>6914</v>
       </c>
     </row>
     <row r="83" spans="1:4" outlineLevel="1">
       <c r="A83" s="9">
         <v>77</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="7">
-        <v>7479</v>
+        <v>8094</v>
       </c>
     </row>
     <row r="84" spans="1:4" outlineLevel="1">
       <c r="A84" s="9">
         <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="14" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="7">
-        <v>866.16</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="85" spans="1:4" outlineLevel="1">
       <c r="A85" s="9">
         <v>79</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="7">
-        <v>3470.04</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="86" spans="1:4" outlineLevel="1">
       <c r="A86" s="9">
         <v>80</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="14" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="7">
-        <v>3585.6</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="87" spans="1:4" outlineLevel="1">
       <c r="A87" s="9">
         <v>81</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="7">
-        <v>5792.04</v>
+        <v>6269</v>
       </c>
     </row>
     <row r="88" spans="1:4" outlineLevel="1">
       <c r="A88" s="9">
         <v>82</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="14" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="7">
-        <v>6387.12</v>
+        <v>6914</v>
       </c>
     </row>
     <row r="89" spans="1:4" outlineLevel="1">
       <c r="A89" s="9">
         <v>83</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="14" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="7">
-        <v>7479</v>
+        <v>8094</v>
       </c>
     </row>
     <row r="90" spans="1:4" outlineLevel="1">
       <c r="A90" s="9">
         <v>84</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="14" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="7">
-        <v>10174.68</v>
+        <v>11012</v>
       </c>
     </row>
     <row r="91" spans="1:4" outlineLevel="1">
       <c r="A91" s="9">
         <v>85</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="14" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="7">
-        <v>899.64</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="92" spans="1:4" outlineLevel="1">
       <c r="A92" s="9">
         <v>86</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="7">
-        <v>3149.28</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="93" spans="1:4" outlineLevel="1">
       <c r="A93" s="9">
         <v>87</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="7">
-        <v>4216.32</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="94" spans="1:4" outlineLevel="1">
       <c r="A94" s="9">
         <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="14" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="7">
-        <v>5792.04</v>
+        <v>6269</v>
       </c>
     </row>
     <row r="95" spans="1:4" outlineLevel="1">
       <c r="A95" s="9">
         <v>89</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="14" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="7">
-        <v>5824.44</v>
+        <v>6296</v>
       </c>
     </row>
     <row r="96" spans="1:4" outlineLevel="1">
       <c r="A96" s="9">
         <v>90</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="14" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="7">
-        <v>7535.16</v>
+        <v>8156</v>
       </c>
     </row>
     <row r="97" spans="1:4" outlineLevel="1">
       <c r="A97" s="9">
         <v>91</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="14" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="7">
-        <v>8861.4</v>
+        <v>9384</v>
       </c>
     </row>
     <row r="98" spans="1:4" outlineLevel="1">
       <c r="A98" s="9">
         <v>92</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="7">
-        <v>12665.16</v>
+        <v>14283</v>
       </c>
     </row>
     <row r="99" spans="1:4" outlineLevel="1">
       <c r="A99" s="9">
         <v>93</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="7">
-        <v>678.24</v>
+        <v>834</v>
       </c>
     </row>
     <row r="100" spans="1:4" outlineLevel="1">
       <c r="A100" s="9">
         <v>94</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="7">
-        <v>3651.48</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="101" spans="1:4" outlineLevel="1">
       <c r="A101" s="9">
         <v>95</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="7">
-        <v>3243.24</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="102" spans="1:4" outlineLevel="1">
       <c r="A102" s="9">
         <v>96</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="14" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="7">
-        <v>5832</v>
+        <v>6172</v>
       </c>
     </row>
     <row r="103" spans="1:4" outlineLevel="1">
       <c r="A103" s="9">
         <v>97</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="14" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="7">
-        <v>7761.96</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="104" spans="1:4" outlineLevel="1">
       <c r="A104" s="9">
         <v>98</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="7">
-        <v>10480.32</v>
+        <v>11344</v>
       </c>
     </row>
     <row r="105" spans="1:4" outlineLevel="1">
       <c r="A105" s="9">
         <v>99</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="7">
-        <v>924.48</v>
+        <v>961</v>
       </c>
     </row>
     <row r="106" spans="1:4" outlineLevel="1">
       <c r="A106" s="9">
         <v>100</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="7">
-        <v>1620</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="107" spans="1:4" outlineLevel="1">
       <c r="A107" s="9">
         <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="7">
         <v>4500</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="1">
       <c r="A108" s="9">
         <v>102</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>210</v>
@@ -7324,51 +7306,51 @@
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
         <v>1950</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>4991.14</v>
+        <v>5060.25</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
         <v>4250</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
@@ -7408,793 +7390,793 @@
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
         <v>487</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
-        <v>258</v>
+        <v>315</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="7">
-        <v>700</v>
+        <v>693</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="1">
       <c r="A193" s="9">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="14" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="7">
-        <v>722</v>
+        <v>707</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="1">
       <c r="A194" s="9">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="14" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="7">
-        <v>602</v>
+        <v>599</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="1">
       <c r="A195" s="9">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="14" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="7">
-        <v>876</v>
+        <v>873</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="1">
       <c r="A196" s="9">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="14" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="7">
-        <v>1333</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="1">
       <c r="A197" s="9">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="14" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="7">
         <v>3640</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="1">
       <c r="A198" s="9">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="14" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="7">
         <v>6277</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="1">
       <c r="A199" s="9">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="7">
-        <v>1735</v>
+        <v>14450</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="1">
       <c r="A200" s="9">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="7">
-        <v>1784</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="1">
       <c r="A201" s="9">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="14" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="7">
-        <v>14450</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="1">
       <c r="A202" s="9">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="14" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="7">
-        <v>2630</v>
+        <v>295</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="1">
       <c r="A203" s="9">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="14" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="7">
-        <v>4646</v>
+        <v>370</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="1">
       <c r="A204" s="9">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="14" t="s">
         <v>402</v>
       </c>
       <c r="D204" s="7">
-        <v>295</v>
+        <v>500</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="1">
       <c r="A205" s="9">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="7">
-        <v>370</v>
+        <v>670</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="1">
       <c r="A206" s="9">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="7">
-        <v>500</v>
+        <v>850</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="1">
       <c r="A207" s="9">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="7">
-        <v>670</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="1">
       <c r="A208" s="9">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="14" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="7">
-        <v>850</v>
+        <v>285</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="1">
       <c r="A209" s="9">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="14" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="7">
-        <v>1070</v>
+        <v>340</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="1">
       <c r="A210" s="9">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="14" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="7">
-        <v>285</v>
+        <v>470</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="1">
       <c r="A211" s="9">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="7">
-        <v>340</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="1">
       <c r="A212" s="9">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="14" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="7">
-        <v>470</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="1">
       <c r="A213" s="9">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="7">
-        <v>14500</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="1">
       <c r="A214" s="9">
         <v>208</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="7">
-        <v>19100</v>
+        <v>40900</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="1">
       <c r="A215" s="9">
         <v>209</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="14" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="7">
-        <v>20400</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="1">
       <c r="A216" s="9">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="7">
-        <v>40900</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
-        <v>6900</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>8900</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
-        <v>3600</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>6100</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
-        <v>9200</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
-        <v>3650</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
-        <v>7800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>9800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
-        <v>0</v>
+        <v>23600</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
-        <v>0</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
-        <v>23600</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="7">
-        <v>27000</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="1">
       <c r="A231" s="9">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="14" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="7">
-        <v>73000</v>
+        <v>74000</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="1">
       <c r="A232" s="9">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="14" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="7">
-        <v>74000</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="1">
       <c r="A233" s="9">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="14" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="7">
-        <v>74000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="1">
       <c r="A234" s="9">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="14" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="7">
-        <v>73000</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="1">
       <c r="A235" s="9">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="14" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="7">
-        <v>0</v>
+        <v>342000</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="1">
       <c r="A236" s="9">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="14" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="7">
-        <v>87000</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="1">
       <c r="A237" s="9">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="7">
-        <v>342000</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="1">
       <c r="A238" s="9">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="14" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="7">
-        <v>23000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="1">
       <c r="A239" s="9">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="14" t="s">
         <v>472</v>
       </c>
       <c r="D239" s="7">
-        <v>15200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="1">
       <c r="A240" s="9">
         <v>234</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C240" s="14" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="1">
       <c r="A241" s="9">
         <v>235</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C241" s="14" t="s">
         <v>476</v>
       </c>
       <c r="D241" s="7">
-        <v>0</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="1">
       <c r="A242" s="9">
         <v>236</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C242" s="14" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="7">
-        <v>0</v>
+        <v>86000</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="1">
       <c r="A243" s="9">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="14" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="7">
-        <v>86000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
-        <v>86000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
@@ -8206,6716 +8188,6674 @@
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
-        <v>0</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
-        <v>0</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
-        <v>98700</v>
+        <v>104000</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
-        <v>104000</v>
+        <v>98700</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>104000</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
-        <v>98700</v>
+        <v>55000</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="7">
-        <v>51000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="1">
       <c r="A255" s="9">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="14" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="7">
-        <v>55000</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="1">
       <c r="A256" s="9">
         <v>250</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="14" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="7">
-        <v>0</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="1">
       <c r="A257" s="9">
         <v>251</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="14" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="7">
-        <v>129000</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
-        <v>142000</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>142000</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
-        <v>129000</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>14900</v>
+        <v>67000</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
-        <v>18200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>67000</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
-        <v>0</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
-        <v>15900</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>82000</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
-        <v>17400</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="7">
-        <v>19900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="1">
       <c r="A269" s="9">
         <v>263</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="14" t="s">
         <v>532</v>
       </c>
       <c r="D269" s="7">
-        <v>0</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="1">
       <c r="A270" s="9">
         <v>264</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C270" s="14" t="s">
         <v>534</v>
       </c>
       <c r="D270" s="7">
-        <v>0</v>
+        <v>260000</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="1">
       <c r="A271" s="9">
         <v>265</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C271" s="14" t="s">
         <v>536</v>
       </c>
       <c r="D271" s="7">
-        <v>12800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="1">
       <c r="A272" s="9">
         <v>266</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="7">
-        <v>260000</v>
+        <v>20300</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="1">
       <c r="A273" s="9">
         <v>267</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="14" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="7">
-        <v>0</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="1">
       <c r="A274" s="9">
         <v>268</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>541</v>
       </c>
       <c r="C274" s="14" t="s">
         <v>542</v>
       </c>
       <c r="D274" s="7">
-        <v>20300</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="275" spans="1:4" outlineLevel="1">
       <c r="A275" s="9">
         <v>269</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>543</v>
       </c>
       <c r="C275" s="14" t="s">
         <v>544</v>
       </c>
       <c r="D275" s="7">
-        <v>21300</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="1">
       <c r="A276" s="9">
         <v>270</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>545</v>
       </c>
       <c r="C276" s="14" t="s">
         <v>546</v>
       </c>
       <c r="D276" s="7">
-        <v>48300</v>
+        <v>121000</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="1">
       <c r="A277" s="9">
         <v>271</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>548</v>
       </c>
       <c r="D277" s="7">
-        <v>19900</v>
+        <v>78700</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="1">
       <c r="A278" s="9">
         <v>272</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>549</v>
       </c>
       <c r="C278" s="14" t="s">
         <v>550</v>
       </c>
       <c r="D278" s="7">
-        <v>121000</v>
+        <v>154000</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="1">
       <c r="A279" s="9">
         <v>273</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>551</v>
       </c>
       <c r="C279" s="14" t="s">
         <v>552</v>
       </c>
       <c r="D279" s="7">
-        <v>78700</v>
+        <v>68000</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="1">
       <c r="A280" s="9">
         <v>274</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="14" t="s">
         <v>554</v>
       </c>
       <c r="D280" s="7">
-        <v>154000</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="1">
       <c r="A281" s="9">
         <v>275</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>555</v>
       </c>
       <c r="C281" s="14" t="s">
         <v>556</v>
       </c>
       <c r="D281" s="7">
-        <v>68000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="1">
       <c r="A282" s="9">
         <v>276</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>557</v>
       </c>
       <c r="C282" s="14" t="s">
         <v>558</v>
       </c>
       <c r="D282" s="7">
-        <v>14200</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="1">
       <c r="A283" s="9">
         <v>277</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>559</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>560</v>
       </c>
       <c r="D283" s="7">
-        <v>9000</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="1">
       <c r="A284" s="9">
         <v>278</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>561</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>562</v>
       </c>
       <c r="D284" s="7">
-        <v>2030</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="1">
       <c r="A285" s="9">
         <v>279</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>563</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>564</v>
       </c>
       <c r="D285" s="7">
-        <v>3040</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="1">
       <c r="A286" s="9">
         <v>280</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="14" t="s">
         <v>566</v>
       </c>
       <c r="D286" s="7">
-        <v>3550</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="1">
       <c r="A287" s="9">
         <v>281</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>567</v>
       </c>
       <c r="C287" s="14" t="s">
         <v>568</v>
       </c>
       <c r="D287" s="7">
-        <v>10800</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="1">
       <c r="A288" s="9">
         <v>282</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="14" t="s">
         <v>570</v>
       </c>
       <c r="D288" s="7">
-        <v>1940</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="1">
       <c r="A289" s="9">
         <v>283</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>571</v>
       </c>
       <c r="C289" s="14" t="s">
         <v>572</v>
       </c>
       <c r="D289" s="7">
-        <v>3590</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="1">
       <c r="A290" s="9">
         <v>284</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>573</v>
       </c>
       <c r="C290" s="14" t="s">
         <v>574</v>
       </c>
       <c r="D290" s="7">
-        <v>4370</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="1">
       <c r="A291" s="9">
         <v>285</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>575</v>
       </c>
       <c r="C291" s="14" t="s">
         <v>576</v>
       </c>
       <c r="D291" s="7">
-        <v>2550</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="1">
       <c r="A292" s="9">
         <v>286</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>577</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>578</v>
       </c>
       <c r="D292" s="7">
-        <v>3390</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="1">
       <c r="A293" s="9">
         <v>287</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C293" s="14" t="s">
         <v>580</v>
       </c>
       <c r="D293" s="7">
-        <v>4390</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="1">
       <c r="A294" s="9">
         <v>288</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>581</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>582</v>
       </c>
       <c r="D294" s="7">
-        <v>3040</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="1">
       <c r="A295" s="9">
         <v>289</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>583</v>
       </c>
       <c r="C295" s="14" t="s">
         <v>584</v>
       </c>
       <c r="D295" s="7">
-        <v>3490</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="1">
       <c r="A296" s="9">
         <v>290</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>585</v>
       </c>
       <c r="C296" s="14" t="s">
         <v>586</v>
       </c>
       <c r="D296" s="7">
-        <v>6000</v>
+        <v>13100</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="1">
       <c r="A297" s="9">
         <v>291</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>587</v>
       </c>
       <c r="C297" s="14" t="s">
         <v>588</v>
       </c>
       <c r="D297" s="7">
-        <v>13100</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="1">
       <c r="A298" s="9">
         <v>292</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>589</v>
       </c>
       <c r="C298" s="14" t="s">
         <v>590</v>
       </c>
       <c r="D298" s="7">
-        <v>13100</v>
+        <v>20600</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="1">
       <c r="A299" s="9">
         <v>293</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>592</v>
       </c>
       <c r="D299" s="7">
-        <v>22900</v>
+        <v>27900</v>
       </c>
     </row>
     <row r="300" spans="1:4" outlineLevel="1">
       <c r="A300" s="9">
         <v>294</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>593</v>
       </c>
       <c r="C300" s="14" t="s">
         <v>594</v>
       </c>
       <c r="D300" s="7">
-        <v>20600</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="301" spans="1:4" outlineLevel="1">
       <c r="A301" s="9">
         <v>295</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>595</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>596</v>
       </c>
       <c r="D301" s="7">
-        <v>27900</v>
+        <v>42164</v>
       </c>
     </row>
     <row r="302" spans="1:4" outlineLevel="1">
       <c r="A302" s="9">
         <v>296</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>597</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>598</v>
       </c>
       <c r="D302" s="7">
-        <v>31200</v>
+        <v>31622</v>
       </c>
     </row>
     <row r="303" spans="1:4" outlineLevel="1">
       <c r="A303" s="9">
         <v>297</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>600</v>
       </c>
       <c r="D303" s="7">
-        <v>42164</v>
+        <v>51915</v>
       </c>
     </row>
     <row r="304" spans="1:4" outlineLevel="1">
       <c r="A304" s="9">
         <v>298</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>601</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>602</v>
       </c>
       <c r="D304" s="7">
-        <v>31622</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="1">
       <c r="A305" s="9">
         <v>299</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>603</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>604</v>
       </c>
       <c r="D305" s="7">
-        <v>51915</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="1">
       <c r="A306" s="9">
         <v>300</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>605</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>606</v>
       </c>
       <c r="D306" s="7">
         <v>1462</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="1">
       <c r="A307" s="9">
         <v>301</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>607</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>608</v>
       </c>
       <c r="D307" s="7">
-        <v>1354</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="308" spans="1:4" outlineLevel="1">
       <c r="A308" s="9">
         <v>302</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>609</v>
       </c>
       <c r="C308" s="14" t="s">
         <v>610</v>
       </c>
       <c r="D308" s="7">
-        <v>1462</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="309" spans="1:4" outlineLevel="1">
       <c r="A309" s="9">
         <v>303</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>611</v>
       </c>
       <c r="C309" s="14" t="s">
         <v>612</v>
       </c>
       <c r="D309" s="7">
-        <v>2162</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="310" spans="1:4" outlineLevel="1">
       <c r="A310" s="9">
         <v>304</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>613</v>
       </c>
       <c r="C310" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D310" s="7">
-        <v>2391</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="311" spans="1:4" outlineLevel="1">
       <c r="A311" s="9">
         <v>305</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>615</v>
       </c>
       <c r="C311" s="14" t="s">
         <v>616</v>
       </c>
       <c r="D311" s="7">
-        <v>4264</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="312" spans="1:4" outlineLevel="1">
       <c r="A312" s="9">
         <v>306</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>617</v>
       </c>
       <c r="C312" s="14" t="s">
         <v>618</v>
       </c>
       <c r="D312" s="7">
-        <v>6087</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="313" spans="1:4" outlineLevel="1">
       <c r="A313" s="9">
         <v>307</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>619</v>
       </c>
       <c r="C313" s="14" t="s">
         <v>620</v>
       </c>
       <c r="D313" s="7">
-        <v>1173</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="314" spans="1:4" outlineLevel="1">
       <c r="A314" s="9">
         <v>308</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>621</v>
       </c>
       <c r="C314" s="14" t="s">
         <v>622</v>
       </c>
       <c r="D314" s="7">
-        <v>2768</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="315" spans="1:4" outlineLevel="1">
       <c r="A315" s="9">
         <v>309</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>623</v>
       </c>
       <c r="C315" s="14" t="s">
         <v>624</v>
       </c>
       <c r="D315" s="7">
-        <v>4421</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="316" spans="1:4" outlineLevel="1">
       <c r="A316" s="9">
         <v>310</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>625</v>
       </c>
       <c r="C316" s="14" t="s">
         <v>626</v>
       </c>
       <c r="D316" s="7">
-        <v>5725</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="317" spans="1:4" outlineLevel="1">
       <c r="A317" s="9">
         <v>311</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>627</v>
       </c>
       <c r="C317" s="14" t="s">
         <v>628</v>
       </c>
       <c r="D317" s="7">
-        <v>6087</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="318" spans="1:4" outlineLevel="1">
       <c r="A318" s="9">
         <v>312</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>629</v>
       </c>
       <c r="C318" s="14" t="s">
         <v>630</v>
       </c>
       <c r="D318" s="7">
-        <v>4522</v>
+        <v>6137</v>
       </c>
     </row>
     <row r="319" spans="1:4" outlineLevel="1">
       <c r="A319" s="9">
         <v>313</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>631</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>632</v>
       </c>
       <c r="D319" s="7">
-        <v>5906</v>
+        <v>5134</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="1">
       <c r="A320" s="9">
         <v>314</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>633</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>634</v>
       </c>
       <c r="D320" s="7">
-        <v>6137</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="1">
       <c r="A321" s="9">
         <v>315</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>635</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>636</v>
       </c>
       <c r="D321" s="7">
-        <v>5134</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="1">
       <c r="A322" s="9">
         <v>316</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>637</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>638</v>
       </c>
       <c r="D322" s="7">
-        <v>3431</v>
+        <v>9156</v>
       </c>
     </row>
     <row r="323" spans="1:4" outlineLevel="1">
       <c r="A323" s="9">
         <v>317</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>639</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>640</v>
       </c>
       <c r="D323" s="7">
-        <v>4565</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="1">
       <c r="A324" s="9">
         <v>318</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>641</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>642</v>
       </c>
       <c r="D324" s="7">
-        <v>9156</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="1">
       <c r="A325" s="9">
         <v>319</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>643</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>644</v>
       </c>
       <c r="D325" s="7">
-        <v>11862</v>
+        <v>8522</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="1">
       <c r="A326" s="9">
         <v>320</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>645</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>646</v>
       </c>
       <c r="D326" s="7">
-        <v>2573</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="1">
       <c r="A327" s="9">
         <v>321</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>648</v>
       </c>
       <c r="D327" s="7">
-        <v>8522</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="1">
       <c r="A328" s="9">
         <v>322</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>649</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>650</v>
       </c>
       <c r="D328" s="7">
-        <v>5967</v>
+        <v>7199</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="1">
       <c r="A329" s="9">
         <v>323</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>651</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>652</v>
       </c>
       <c r="D329" s="7">
-        <v>4348</v>
+        <v>6076</v>
       </c>
     </row>
     <row r="330" spans="1:4" outlineLevel="1">
       <c r="A330" s="9">
         <v>324</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>653</v>
       </c>
       <c r="C330" s="14" t="s">
         <v>654</v>
       </c>
       <c r="D330" s="7">
-        <v>7199</v>
+        <v>10050</v>
       </c>
     </row>
     <row r="331" spans="1:4" outlineLevel="1">
       <c r="A331" s="9">
         <v>325</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>655</v>
       </c>
       <c r="C331" s="14" t="s">
         <v>656</v>
       </c>
       <c r="D331" s="7">
-        <v>6076</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="332" spans="1:4" outlineLevel="1">
       <c r="A332" s="9">
         <v>326</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>657</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>658</v>
       </c>
       <c r="D332" s="7">
-        <v>10050</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="333" spans="1:4" outlineLevel="1">
       <c r="A333" s="9">
         <v>327</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>659</v>
       </c>
       <c r="C333" s="14" t="s">
         <v>660</v>
       </c>
       <c r="D333" s="7">
-        <v>5605</v>
+        <v>8467</v>
       </c>
     </row>
     <row r="334" spans="1:4" outlineLevel="1">
       <c r="A334" s="9">
         <v>328</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>661</v>
       </c>
       <c r="C334" s="14" t="s">
         <v>662</v>
       </c>
       <c r="D334" s="7">
-        <v>4384</v>
+        <v>7695</v>
       </c>
     </row>
     <row r="335" spans="1:4" outlineLevel="1">
       <c r="A335" s="9">
         <v>329</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C335" s="14" t="s">
         <v>664</v>
       </c>
       <c r="D335" s="7">
-        <v>8467</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="336" spans="1:4" outlineLevel="1">
       <c r="A336" s="9">
         <v>330</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>665</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>666</v>
       </c>
       <c r="D336" s="7">
-        <v>7695</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="337" spans="1:4" outlineLevel="1">
       <c r="A337" s="9">
         <v>331</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>667</v>
       </c>
       <c r="C337" s="14" t="s">
         <v>668</v>
       </c>
       <c r="D337" s="7">
-        <v>4710</v>
+        <v>9240</v>
       </c>
     </row>
     <row r="338" spans="1:4" outlineLevel="1">
       <c r="A338" s="9">
         <v>332</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>669</v>
       </c>
       <c r="C338" s="14" t="s">
         <v>670</v>
       </c>
       <c r="D338" s="7">
-        <v>12634</v>
+        <v>8587</v>
       </c>
     </row>
     <row r="339" spans="1:4" outlineLevel="1">
       <c r="A339" s="9">
         <v>333</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C339" s="14" t="s">
         <v>672</v>
       </c>
       <c r="D339" s="7">
-        <v>9240</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="340" spans="1:4" outlineLevel="1">
       <c r="A340" s="9">
         <v>334</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>673</v>
       </c>
       <c r="C340" s="14" t="s">
         <v>674</v>
       </c>
       <c r="D340" s="7">
-        <v>8587</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="341" spans="1:4" outlineLevel="1">
       <c r="A341" s="9">
         <v>335</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>675</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>676</v>
       </c>
       <c r="D341" s="7">
-        <v>2841</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="342" spans="1:4" outlineLevel="1">
       <c r="A342" s="9">
         <v>336</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>677</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>678</v>
       </c>
       <c r="D342" s="7">
-        <v>4464</v>
+        <v>5073</v>
       </c>
     </row>
     <row r="343" spans="1:4" outlineLevel="1">
       <c r="A343" s="9">
         <v>337</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>679</v>
       </c>
       <c r="C343" s="14" t="s">
         <v>680</v>
       </c>
       <c r="D343" s="7">
-        <v>3348</v>
+        <v>7319</v>
       </c>
     </row>
     <row r="344" spans="1:4" outlineLevel="1">
       <c r="A344" s="9">
         <v>338</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>681</v>
       </c>
       <c r="C344" s="14" t="s">
         <v>682</v>
       </c>
       <c r="D344" s="7">
-        <v>5073</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="345" spans="1:4" outlineLevel="1">
       <c r="A345" s="9">
         <v>339</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C345" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D345" s="7">
-        <v>7319</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="346" spans="1:4" outlineLevel="1">
       <c r="A346" s="9">
         <v>340</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C346" s="14" t="s">
         <v>686</v>
       </c>
       <c r="D346" s="7">
-        <v>5967</v>
+        <v>11862</v>
       </c>
     </row>
     <row r="347" spans="1:4" outlineLevel="1">
       <c r="A347" s="9">
         <v>341</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C347" s="14" t="s">
         <v>688</v>
       </c>
       <c r="D347" s="7">
-        <v>4905</v>
+        <v>8594</v>
       </c>
     </row>
     <row r="348" spans="1:4" outlineLevel="1">
       <c r="A348" s="9">
         <v>342</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>689</v>
       </c>
       <c r="C348" s="14" t="s">
         <v>690</v>
       </c>
       <c r="D348" s="7">
-        <v>11862</v>
+        <v>6728</v>
       </c>
     </row>
     <row r="349" spans="1:4" outlineLevel="1">
       <c r="A349" s="9">
         <v>343</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C349" s="14" t="s">
         <v>692</v>
       </c>
       <c r="D349" s="7">
-        <v>8594</v>
+        <v>8841</v>
       </c>
     </row>
     <row r="350" spans="1:4" outlineLevel="1">
       <c r="A350" s="9">
         <v>344</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C350" s="14" t="s">
         <v>694</v>
       </c>
       <c r="D350" s="7">
-        <v>6728</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="351" spans="1:4" outlineLevel="1">
       <c r="A351" s="9">
         <v>345</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C351" s="14" t="s">
         <v>696</v>
       </c>
       <c r="D351" s="7">
-        <v>8841</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="352" spans="1:4" outlineLevel="1">
       <c r="A352" s="9">
         <v>346</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C352" s="14" t="s">
         <v>698</v>
       </c>
       <c r="D352" s="7">
-        <v>9566</v>
+        <v>12634</v>
       </c>
     </row>
     <row r="353" spans="1:4" outlineLevel="1">
       <c r="A353" s="9">
         <v>347</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>699</v>
       </c>
       <c r="C353" s="14" t="s">
         <v>700</v>
       </c>
       <c r="D353" s="7">
-        <v>8105</v>
+        <v>15943</v>
       </c>
     </row>
     <row r="354" spans="1:4" outlineLevel="1">
       <c r="A354" s="9">
         <v>348</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C354" s="14" t="s">
         <v>702</v>
       </c>
       <c r="D354" s="7">
-        <v>12634</v>
+        <v>20195</v>
       </c>
     </row>
     <row r="355" spans="1:4" outlineLevel="1">
       <c r="A355" s="9">
         <v>349</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>703</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>704</v>
       </c>
       <c r="D355" s="7">
-        <v>15943</v>
+        <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:4" outlineLevel="1">
       <c r="A356" s="9">
         <v>350</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>705</v>
       </c>
       <c r="C356" s="14" t="s">
         <v>706</v>
       </c>
       <c r="D356" s="7">
-        <v>20195</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="357" spans="1:4" outlineLevel="1">
       <c r="A357" s="9">
         <v>351</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>707</v>
       </c>
       <c r="C357" s="14" t="s">
         <v>708</v>
       </c>
       <c r="D357" s="7">
-        <v>0</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="358" spans="1:4" outlineLevel="1">
       <c r="A358" s="9">
         <v>352</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C358" s="14" t="s">
         <v>710</v>
       </c>
       <c r="D358" s="7">
-        <v>1620</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="359" spans="1:4" outlineLevel="1">
       <c r="A359" s="9">
         <v>353</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C359" s="14" t="s">
         <v>712</v>
       </c>
       <c r="D359" s="7">
-        <v>1390</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="360" spans="1:4" outlineLevel="1">
       <c r="A360" s="9">
         <v>354</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C360" s="14" t="s">
         <v>714</v>
       </c>
       <c r="D360" s="7">
-        <v>8530</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="361" spans="1:4" outlineLevel="1">
       <c r="A361" s="9">
         <v>355</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C361" s="14" t="s">
         <v>716</v>
       </c>
       <c r="D361" s="7">
-        <v>2770</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="362" spans="1:4" outlineLevel="1">
       <c r="A362" s="9">
         <v>356</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C362" s="14" t="s">
         <v>718</v>
       </c>
       <c r="D362" s="7">
-        <v>3950</v>
+        <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:4" outlineLevel="1">
       <c r="A363" s="9">
         <v>357</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>719</v>
       </c>
       <c r="C363" s="14" t="s">
         <v>720</v>
       </c>
       <c r="D363" s="7">
-        <v>5950</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="364" spans="1:4" outlineLevel="1">
       <c r="A364" s="9">
         <v>358</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C364" s="14" t="s">
         <v>722</v>
       </c>
       <c r="D364" s="7">
-        <v>0</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="365" spans="1:4" outlineLevel="1">
       <c r="A365" s="9">
         <v>359</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C365" s="14" t="s">
         <v>724</v>
       </c>
       <c r="D365" s="7">
-        <v>4900</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="366" spans="1:4" outlineLevel="1">
       <c r="A366" s="9">
         <v>360</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>726</v>
       </c>
       <c r="D366" s="7">
-        <v>2480</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="367" spans="1:4" outlineLevel="1">
       <c r="A367" s="9">
         <v>361</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>727</v>
       </c>
       <c r="C367" s="14" t="s">
         <v>728</v>
       </c>
       <c r="D367" s="7">
-        <v>3750</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="368" spans="1:4" outlineLevel="1">
       <c r="A368" s="9">
         <v>362</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C368" s="14" t="s">
         <v>730</v>
       </c>
       <c r="D368" s="7">
-        <v>1420</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="369" spans="1:4" outlineLevel="1">
       <c r="A369" s="9">
         <v>363</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C369" s="14" t="s">
         <v>732</v>
       </c>
       <c r="D369" s="7">
-        <v>7400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="370" spans="1:4" outlineLevel="1">
       <c r="A370" s="9">
         <v>364</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C370" s="14" t="s">
         <v>734</v>
       </c>
       <c r="D370" s="7">
-        <v>1640</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="371" spans="1:4" outlineLevel="1">
       <c r="A371" s="9">
         <v>365</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C371" s="14" t="s">
         <v>736</v>
       </c>
       <c r="D371" s="7">
-        <v>1500</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="372" spans="1:4" outlineLevel="1">
       <c r="A372" s="9">
         <v>366</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C372" s="14" t="s">
         <v>738</v>
       </c>
       <c r="D372" s="7">
-        <v>4850</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="373" spans="1:4" outlineLevel="1">
       <c r="A373" s="9">
         <v>367</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C373" s="14" t="s">
         <v>740</v>
       </c>
       <c r="D373" s="7">
-        <v>7200</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="374" spans="1:4" outlineLevel="1">
       <c r="A374" s="9">
         <v>368</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>741</v>
       </c>
       <c r="C374" s="14" t="s">
         <v>742</v>
       </c>
       <c r="D374" s="7">
-        <v>10300</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="375" spans="1:4" outlineLevel="1">
       <c r="A375" s="9">
         <v>369</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C375" s="14" t="s">
         <v>744</v>
       </c>
       <c r="D375" s="7">
-        <v>1940</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="376" spans="1:4" outlineLevel="1">
       <c r="A376" s="9">
         <v>370</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C376" s="14" t="s">
         <v>746</v>
       </c>
       <c r="D376" s="7">
-        <v>2670</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="377" spans="1:4" outlineLevel="1">
       <c r="A377" s="9">
         <v>371</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C377" s="14" t="s">
         <v>748</v>
       </c>
       <c r="D377" s="7">
-        <v>5200</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="378" spans="1:4" outlineLevel="1">
       <c r="A378" s="9">
         <v>372</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C378" s="14" t="s">
         <v>750</v>
       </c>
       <c r="D378" s="7">
-        <v>4050</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="379" spans="1:4" outlineLevel="1">
       <c r="A379" s="9">
         <v>373</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C379" s="14" t="s">
         <v>752</v>
       </c>
       <c r="D379" s="7">
-        <v>13500</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="380" spans="1:4" outlineLevel="1">
       <c r="A380" s="9">
         <v>374</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>753</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>754</v>
       </c>
       <c r="D380" s="7">
-        <v>2700</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="381" spans="1:4" outlineLevel="1">
       <c r="A381" s="9">
         <v>375</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>756</v>
       </c>
       <c r="D381" s="7">
-        <v>9400</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="382" spans="1:4" outlineLevel="1">
       <c r="A382" s="9">
         <v>376</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C382" s="14" t="s">
         <v>758</v>
       </c>
       <c r="D382" s="7">
-        <v>13000</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="383" spans="1:4" outlineLevel="1">
       <c r="A383" s="9">
         <v>377</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>760</v>
       </c>
       <c r="D383" s="7">
-        <v>4400</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="384" spans="1:4" outlineLevel="1">
       <c r="A384" s="9">
         <v>378</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D384" s="7">
-        <v>7900</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="1">
       <c r="A385" s="9">
         <v>379</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7">
-        <v>15300</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="1">
       <c r="A386" s="9">
         <v>380</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D386" s="7">
-        <v>6100</v>
+        <v>18300</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="1">
       <c r="A387" s="9">
         <v>381</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D387" s="7">
-        <v>12800</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="1">
       <c r="A388" s="9">
         <v>382</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D388" s="7">
-        <v>18300</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="1">
       <c r="A389" s="9">
         <v>383</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D389" s="7">
-        <v>17400</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="1">
       <c r="A390" s="9">
         <v>384</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D390" s="7">
-        <v>8400</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="1">
       <c r="A391" s="9">
         <v>385</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D391" s="7">
-        <v>8400</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="1">
       <c r="A392" s="9">
         <v>386</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D392" s="7">
-        <v>5200</v>
+        <v>16800</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="1">
       <c r="A393" s="9">
         <v>387</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D393" s="7">
-        <v>19000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="1">
       <c r="A394" s="9">
         <v>388</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D394" s="7">
-        <v>16800</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="1">
       <c r="A395" s="9">
         <v>389</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D395" s="7">
-        <v>3300</v>
+        <v>16900</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="1">
       <c r="A396" s="9">
         <v>390</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D396" s="7">
-        <v>34000</v>
+        <v>20800</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="1">
       <c r="A397" s="9">
         <v>391</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>788</v>
       </c>
       <c r="D397" s="7">
-        <v>16900</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="398" spans="1:4" outlineLevel="1">
       <c r="A398" s="9">
         <v>392</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C398" s="14" t="s">
         <v>790</v>
       </c>
       <c r="D398" s="7">
-        <v>20800</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="399" spans="1:4" outlineLevel="1">
       <c r="A399" s="9">
         <v>393</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C399" s="14" t="s">
         <v>792</v>
       </c>
       <c r="D399" s="7">
-        <v>19700</v>
+        <v>13900</v>
       </c>
     </row>
     <row r="400" spans="1:4" outlineLevel="1">
       <c r="A400" s="9">
         <v>394</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C400" s="14" t="s">
         <v>794</v>
       </c>
       <c r="D400" s="7">
         <v>34000</v>
       </c>
     </row>
     <row r="401" spans="1:4" outlineLevel="1">
       <c r="A401" s="9">
         <v>395</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>795</v>
       </c>
       <c r="C401" s="14" t="s">
         <v>796</v>
       </c>
       <c r="D401" s="7">
-        <v>13900</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="402" spans="1:4" outlineLevel="1">
       <c r="A402" s="9">
         <v>396</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C402" s="14" t="s">
         <v>798</v>
       </c>
       <c r="D402" s="7">
-        <v>34000</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="403" spans="1:4" outlineLevel="1">
       <c r="A403" s="9">
         <v>397</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C403" s="14" t="s">
         <v>800</v>
       </c>
       <c r="D403" s="7">
-        <v>18200</v>
+        <v>19700</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="1">
       <c r="A404" s="9">
         <v>398</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D404" s="7">
-        <v>23000</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="1">
       <c r="A405" s="9">
         <v>399</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D405" s="7">
-        <v>19700</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="1">
       <c r="A406" s="9">
         <v>400</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D406" s="7">
-        <v>8200</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="1">
       <c r="A407" s="9">
         <v>401</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D407" s="7">
-        <v>7600</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="1">
       <c r="A408" s="9">
         <v>402</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D408" s="7">
-        <v>21300</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="1">
-      <c r="A409" s="9">
-[...2 lines deleted...]
-      <c r="B409" s="4" t="s">
+      <c r="A409" s="10" t="s">
         <v>811</v>
       </c>
-      <c r="C409" s="14" t="s">
+      <c r="B409" s="0"/>
+      <c r="C409" s="12"/>
+      <c r="D409" s="5"/>
+    </row>
+    <row r="410" spans="1:4" outlineLevel="2">
+      <c r="A410" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" outlineLevel="2">
+      <c r="A411" s="9">
+        <v>1</v>
+      </c>
+      <c r="B411" s="4" t="s">
         <v>812</v>
       </c>
-      <c r="D409" s="7">
-[...7 lines deleted...]
-      <c r="B410" s="4" t="s">
+      <c r="C411" s="14" t="s">
         <v>813</v>
       </c>
-      <c r="C410" s="14" t="s">
+      <c r="D411" s="7">
+        <v>459.5</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" outlineLevel="2">
+      <c r="A412" s="9">
+        <v>2</v>
+      </c>
+      <c r="B412" s="4" t="s">
         <v>814</v>
       </c>
-      <c r="D410" s="7">
-[...4 lines deleted...]
-      <c r="A411" s="10" t="s">
+      <c r="C412" s="14" t="s">
         <v>815</v>
       </c>
-      <c r="B411" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D412" s="7">
+        <v>706.7</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="2">
       <c r="A413" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>816</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>817</v>
       </c>
       <c r="D413" s="7">
-        <v>429.5</v>
+        <v>796.6</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="2">
       <c r="A414" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>818</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>819</v>
       </c>
       <c r="D414" s="7">
-        <v>660.5</v>
+        <v>823.5</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="2">
       <c r="A415" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>820</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>821</v>
       </c>
       <c r="D415" s="7">
-        <v>744.5</v>
+        <v>1621.2</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="2">
       <c r="A416" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>822</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>823</v>
       </c>
       <c r="D416" s="7">
-        <v>769.7</v>
+        <v>2470.6</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="2">
       <c r="A417" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>824</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>825</v>
       </c>
       <c r="D417" s="7">
-        <v>1515.2</v>
+        <v>3918.8</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="2">
       <c r="A418" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>826</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>827</v>
       </c>
       <c r="D418" s="7">
-        <v>2309</v>
+        <v>6429.8</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="2">
       <c r="A419" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>828</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>829</v>
       </c>
       <c r="D419" s="7">
-        <v>3662.4</v>
+        <v>735.9</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="2">
       <c r="A420" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>830</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>831</v>
       </c>
       <c r="D420" s="7">
-        <v>6009.2</v>
+        <v>1130.2</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="2">
       <c r="A421" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>832</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>833</v>
       </c>
       <c r="D421" s="7">
-        <v>687.8</v>
+        <v>1247.1</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="2">
       <c r="A422" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>834</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>835</v>
       </c>
       <c r="D422" s="7">
-        <v>1056.3</v>
+        <v>1433.6</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="2">
       <c r="A423" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>836</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>837</v>
       </c>
       <c r="D423" s="7">
-        <v>1165.5</v>
+        <v>1576.3</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="2">
       <c r="A424" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>838</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>839</v>
       </c>
       <c r="D424" s="7">
-        <v>1339.8</v>
+        <v>23002.5</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="2">
       <c r="A425" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>841</v>
       </c>
       <c r="D425" s="7">
-        <v>1473.2</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="2">
       <c r="A426" s="9">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>842</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>843</v>
       </c>
       <c r="D426" s="7">
-        <v>21497.7</v>
+        <v>26604.5</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="2">
       <c r="A427" s="9">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>844</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>845</v>
       </c>
       <c r="D427" s="7">
-        <v>2814</v>
+        <v>37412.6</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="2">
       <c r="A428" s="9">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>846</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>847</v>
       </c>
       <c r="D428" s="7">
-        <v>24864</v>
+        <v>4232.2</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="2">
       <c r="A429" s="9">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>848</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>849</v>
       </c>
       <c r="D429" s="7">
-        <v>34965</v>
+        <v>41569.5</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="2">
       <c r="A430" s="9">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>850</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>851</v>
       </c>
       <c r="D430" s="7">
-        <v>3955.4</v>
+        <v>7203.9</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="2">
       <c r="A431" s="9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>852</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>853</v>
       </c>
       <c r="D431" s="7">
-        <v>38850</v>
+        <v>8480.200000000001</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="2">
       <c r="A432" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>854</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>855</v>
       </c>
       <c r="D432" s="7">
-        <v>6732.6</v>
+        <v>11264.2</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="2">
       <c r="A433" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>856</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>857</v>
       </c>
       <c r="D433" s="7">
-        <v>7925.4</v>
+        <v>17705.2</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="2">
       <c r="A434" s="9">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>858</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>859</v>
       </c>
       <c r="D434" s="7">
-        <v>10527.3</v>
+        <v>18540</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="2">
       <c r="A435" s="9">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>860</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>861</v>
       </c>
       <c r="D435" s="7">
-        <v>16547</v>
+        <v>138.2</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="2">
       <c r="A436" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>862</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>863</v>
       </c>
       <c r="D436" s="7">
-        <v>17327.1</v>
+        <v>260.7</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="2">
       <c r="A437" s="9">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>864</v>
       </c>
       <c r="C437" s="14" t="s">
         <v>865</v>
       </c>
       <c r="D437" s="7">
-        <v>129.2</v>
+        <v>875.2</v>
       </c>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
       <c r="A438" s="9">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>866</v>
       </c>
       <c r="C438" s="14" t="s">
         <v>867</v>
       </c>
       <c r="D438" s="7">
-        <v>243.6</v>
+        <v>701.1</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C439" s="14" t="s">
         <v>869</v>
       </c>
       <c r="D439" s="7">
-        <v>818</v>
+        <v>491</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>871</v>
       </c>
       <c r="D440" s="7">
-        <v>655.2</v>
+        <v>498.8</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>872</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>873</v>
       </c>
       <c r="D441" s="7">
-        <v>458.9</v>
+        <v>716.8</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>874</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>875</v>
       </c>
       <c r="D442" s="7">
-        <v>466.2</v>
+        <v>830.3</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>877</v>
       </c>
       <c r="D443" s="7">
-        <v>669.9</v>
+        <v>817.9</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>879</v>
       </c>
       <c r="D444" s="7">
-        <v>776</v>
+        <v>847.1</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>880</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>881</v>
       </c>
       <c r="D445" s="7">
-        <v>764.4</v>
+        <v>864</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>882</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>883</v>
       </c>
       <c r="D446" s="7">
-        <v>791.7</v>
+        <v>1561.7</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>885</v>
       </c>
       <c r="D447" s="7">
-        <v>807.5</v>
+        <v>1032.5</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>886</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>887</v>
       </c>
       <c r="D448" s="7">
-        <v>1459.5</v>
+        <v>1326.9</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>888</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>889</v>
       </c>
       <c r="D449" s="7">
-        <v>965</v>
+        <v>1829.1</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>891</v>
       </c>
       <c r="D450" s="7">
-        <v>1240.1</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>893</v>
       </c>
       <c r="D451" s="7">
-        <v>1709.4</v>
+        <v>1749.3</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>894</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>895</v>
       </c>
       <c r="D452" s="7">
-        <v>1564.5</v>
+        <v>2011.1</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>896</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>897</v>
       </c>
       <c r="D453" s="7">
-        <v>1634.9</v>
+        <v>2467.2</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>898</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>899</v>
       </c>
       <c r="D454" s="7">
-        <v>1879.5</v>
+        <v>27057.3</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>900</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>901</v>
       </c>
       <c r="D455" s="7">
-        <v>2305.8</v>
+        <v>3661.5</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>902</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>903</v>
       </c>
       <c r="D456" s="7">
-        <v>25287.2</v>
+        <v>32178.2</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>904</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>905</v>
       </c>
       <c r="D457" s="7">
-        <v>3422</v>
+        <v>40634.7</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>907</v>
       </c>
       <c r="D458" s="7">
-        <v>30073.1</v>
+        <v>4822.1</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>908</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>909</v>
       </c>
       <c r="D459" s="7">
-        <v>37976.4</v>
+        <v>53350.5</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>911</v>
       </c>
       <c r="D460" s="7">
-        <v>4506.6</v>
+        <v>65647.2</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>913</v>
       </c>
       <c r="D461" s="7">
-        <v>49860.3</v>
+        <v>8854.299999999999</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>915</v>
       </c>
       <c r="D462" s="7">
-        <v>61352.6</v>
+        <v>10326.1</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>916</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>917</v>
       </c>
       <c r="D463" s="7">
-        <v>8275.1</v>
+        <v>13269.7</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>919</v>
       </c>
       <c r="D464" s="7">
-        <v>9650.6</v>
+        <v>15967.2</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>921</v>
       </c>
       <c r="D465" s="7">
-        <v>12401.6</v>
+        <v>19953.4</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>922</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>923</v>
       </c>
       <c r="D466" s="7">
-        <v>14922.6</v>
+        <v>21648.7</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>925</v>
       </c>
       <c r="D467" s="7">
-        <v>18648</v>
+        <v>25357.4</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>926</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>927</v>
       </c>
       <c r="D468" s="7">
-        <v>20232.5</v>
+        <v>693.2</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>929</v>
       </c>
       <c r="D469" s="7">
-        <v>23698.5</v>
+        <v>765.1</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>931</v>
       </c>
       <c r="D470" s="7">
-        <v>647.9</v>
+        <v>852.7</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>933</v>
       </c>
       <c r="D471" s="7">
-        <v>715.1</v>
+        <v>1425.7</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>935</v>
       </c>
       <c r="D472" s="7">
-        <v>797</v>
+        <v>1749.3</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>936</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>937</v>
       </c>
       <c r="D473" s="7">
-        <v>1332.5</v>
+        <v>34307.2</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>939</v>
       </c>
       <c r="D474" s="7">
-        <v>1634.9</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>940</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>941</v>
       </c>
       <c r="D475" s="7">
-        <v>32062.8</v>
+        <v>5496.2</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>942</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>943</v>
       </c>
       <c r="D476" s="7">
-        <v>3859.8</v>
+        <v>6180.4</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>944</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>945</v>
       </c>
       <c r="D477" s="7">
-        <v>5136.6</v>
+        <v>2508.8</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>946</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>947</v>
       </c>
       <c r="D478" s="7">
-        <v>5776.1</v>
+        <v>2924.5</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>948</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>949</v>
       </c>
       <c r="D479" s="7">
-        <v>2344.7</v>
+        <v>11273.2</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>951</v>
       </c>
       <c r="D480" s="7">
-        <v>2733.2</v>
+        <v>3021.1</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>952</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>953</v>
       </c>
       <c r="D481" s="7">
-        <v>10535.7</v>
+        <v>3234.6</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>955</v>
       </c>
       <c r="D482" s="7">
-        <v>2823.5</v>
+        <v>2352.6</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>956</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>957</v>
       </c>
       <c r="D483" s="7">
-        <v>3023</v>
+        <v>17535.6</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>959</v>
       </c>
       <c r="D484" s="7">
-        <v>2198.7</v>
+        <v>2382.9</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>960</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>961</v>
       </c>
       <c r="D485" s="7">
-        <v>16388.4</v>
+        <v>2466.1</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>962</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>963</v>
       </c>
       <c r="D486" s="7">
-        <v>2227.1</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>964</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>965</v>
       </c>
       <c r="D487" s="7">
-        <v>2304.8</v>
+        <v>27428</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>967</v>
       </c>
       <c r="D488" s="7">
-        <v>4395.3</v>
+        <v>2507.7</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>968</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>969</v>
       </c>
       <c r="D489" s="7">
-        <v>25633.7</v>
+        <v>7569</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>970</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>971</v>
       </c>
       <c r="D490" s="7">
-        <v>2343.6</v>
+        <v>3178.4</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>972</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>973</v>
       </c>
       <c r="D491" s="7">
-        <v>7073.9</v>
+        <v>2215.5</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>974</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>975</v>
       </c>
       <c r="D492" s="7">
-        <v>2970.5</v>
+        <v>2332.4</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>976</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>977</v>
       </c>
       <c r="D493" s="7">
-        <v>2070.6</v>
+        <v>1158.3</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>978</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>979</v>
       </c>
       <c r="D494" s="7">
-        <v>2179.8</v>
+        <v>1790.9</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>980</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>981</v>
       </c>
       <c r="D495" s="7">
-        <v>1082.6</v>
+        <v>2017.8</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>982</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>983</v>
       </c>
       <c r="D496" s="7">
-        <v>1673.7</v>
+        <v>498.8</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>984</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>985</v>
       </c>
       <c r="D497" s="7">
-        <v>1885.8</v>
+        <v>720.2</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>986</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>987</v>
       </c>
       <c r="D498" s="7">
-        <v>466.2</v>
+        <v>815.7</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>989</v>
       </c>
       <c r="D499" s="7">
-        <v>673.1</v>
+        <v>850.5</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>990</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>991</v>
       </c>
       <c r="D500" s="7">
-        <v>762.3</v>
+        <v>18297.8</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>992</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>993</v>
       </c>
       <c r="D501" s="7">
-        <v>794.9</v>
+        <v>1670.6</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>994</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>995</v>
       </c>
       <c r="D502" s="7">
-        <v>17100.7</v>
+        <v>19062.6</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>996</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>997</v>
       </c>
       <c r="D503" s="7">
-        <v>1561.4</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>999</v>
       </c>
       <c r="D504" s="7">
-        <v>17815.5</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>1001</v>
       </c>
       <c r="D505" s="7">
-        <v>2558.9</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1003</v>
       </c>
       <c r="D506" s="7">
-        <v>2431.8</v>
+        <v>6516.3</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1005</v>
       </c>
       <c r="D507" s="7">
-        <v>3783.2</v>
+        <v>11879.9</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1007</v>
       </c>
       <c r="D508" s="7">
-        <v>6090</v>
+        <v>431.4</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1009</v>
       </c>
       <c r="D509" s="7">
-        <v>11102.7</v>
+        <v>8340</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1011</v>
       </c>
       <c r="D510" s="7">
-        <v>403.2</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1013</v>
       </c>
       <c r="D511" s="7">
-        <v>8340</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1015</v>
       </c>
       <c r="D512" s="7">
-        <v>12200</v>
+        <v>6210</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="9">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>1017</v>
       </c>
       <c r="D513" s="7">
-        <v>29500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="9">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="C514" s="14" t="s">
         <v>1019</v>
       </c>
       <c r="D514" s="7">
-        <v>6210</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="9">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="C515" s="14" t="s">
         <v>1021</v>
       </c>
       <c r="D515" s="7">
-        <v>3740</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="9">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="C516" s="14" t="s">
         <v>1023</v>
       </c>
       <c r="D516" s="7">
-        <v>1705</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="9">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="C517" s="14" t="s">
         <v>1025</v>
       </c>
       <c r="D517" s="7">
-        <v>2970</v>
+        <v>800</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="9">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="C518" s="14" t="s">
         <v>1027</v>
       </c>
       <c r="D518" s="7">
-        <v>4235</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="9">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="C519" s="14" t="s">
         <v>1029</v>
       </c>
       <c r="D519" s="7">
-        <v>800</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="9">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C520" s="14" t="s">
         <v>1031</v>
       </c>
       <c r="D520" s="7">
-        <v>1200</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="9">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1032</v>
       </c>
       <c r="C521" s="14" t="s">
         <v>1033</v>
       </c>
       <c r="D521" s="7">
-        <v>1480</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="9">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>1035</v>
       </c>
       <c r="D522" s="7">
-        <v>1610</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="9">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1036</v>
       </c>
       <c r="C523" s="14" t="s">
         <v>1037</v>
       </c>
       <c r="D523" s="7">
-        <v>2390</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="9">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1038</v>
       </c>
       <c r="C524" s="14" t="s">
         <v>1039</v>
       </c>
       <c r="D524" s="7">
-        <v>2600</v>
+        <v>28400</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="9">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="C525" s="14" t="s">
         <v>1041</v>
       </c>
       <c r="D525" s="7">
-        <v>29500</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="9">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="C526" s="14" t="s">
         <v>1043</v>
       </c>
       <c r="D526" s="7">
-        <v>28400</v>
+        <v>34100</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="9">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1044</v>
       </c>
       <c r="C527" s="14" t="s">
         <v>1045</v>
       </c>
       <c r="D527" s="7">
-        <v>3110</v>
+        <v>34700</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="9">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1046</v>
       </c>
       <c r="C528" s="14" t="s">
         <v>1047</v>
       </c>
       <c r="D528" s="7">
-        <v>34100</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="529" spans="1:4" outlineLevel="2">
       <c r="A529" s="9">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B529" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="C529" s="14" t="s">
         <v>1049</v>
       </c>
       <c r="D529" s="7">
-        <v>34700</v>
+        <v>38200</v>
       </c>
     </row>
     <row r="530" spans="1:4" outlineLevel="2">
       <c r="A530" s="9">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B530" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="C530" s="14" t="s">
         <v>1051</v>
       </c>
       <c r="D530" s="7">
-        <v>45000</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="531" spans="1:4" outlineLevel="2">
       <c r="A531" s="9">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="C531" s="14" t="s">
         <v>1053</v>
       </c>
       <c r="D531" s="7">
-        <v>38200</v>
+        <v>47900</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="9">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="C532" s="14" t="s">
         <v>1055</v>
       </c>
       <c r="D532" s="7">
-        <v>4430</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="9">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1056</v>
       </c>
       <c r="C533" s="14" t="s">
         <v>1057</v>
       </c>
       <c r="D533" s="7">
-        <v>47900</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="9">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="C534" s="14" t="s">
         <v>1059</v>
       </c>
       <c r="D534" s="7">
-        <v>7700</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="9">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="C535" s="14" t="s">
         <v>1061</v>
       </c>
       <c r="D535" s="7">
-        <v>11900</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="9">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1062</v>
       </c>
       <c r="C536" s="14" t="s">
         <v>1063</v>
       </c>
       <c r="D536" s="7">
-        <v>14900</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="9">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="C537" s="14" t="s">
         <v>1065</v>
       </c>
       <c r="D537" s="7">
-        <v>18200</v>
+        <v>26300</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1067</v>
       </c>
       <c r="D538" s="7">
-        <v>22900</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1069</v>
       </c>
       <c r="D539" s="7">
-        <v>26300</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1071</v>
       </c>
       <c r="D540" s="7">
-        <v>2230</v>
+        <v>5480</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1073</v>
       </c>
       <c r="D541" s="7">
-        <v>3750</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="9">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="C542" s="14" t="s">
         <v>1075</v>
       </c>
       <c r="D542" s="7">
-        <v>5480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="9">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="C543" s="14" t="s">
         <v>1077</v>
       </c>
       <c r="D543" s="7">
-        <v>8900</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="9">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="C544" s="14" t="s">
         <v>1079</v>
       </c>
       <c r="D544" s="7">
-        <v>0</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1081</v>
       </c>
       <c r="D545" s="7">
-        <v>2235</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1083</v>
       </c>
       <c r="D546" s="7">
-        <v>3781</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1085</v>
       </c>
       <c r="D547" s="7">
-        <v>3612</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1087</v>
       </c>
       <c r="D548" s="7">
-        <v>2296</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1089</v>
       </c>
       <c r="D549" s="7">
-        <v>4397</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1091</v>
       </c>
       <c r="D550" s="7">
-        <v>4131</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1093</v>
       </c>
       <c r="D551" s="7">
-        <v>2778</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="9">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="C552" s="14" t="s">
         <v>1095</v>
       </c>
       <c r="D552" s="7">
-        <v>5508</v>
+        <v>61140</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="9">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="C553" s="14" t="s">
         <v>1097</v>
       </c>
       <c r="D553" s="7">
-        <v>5290</v>
+        <v>93243</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="9">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="C554" s="14" t="s">
         <v>1099</v>
       </c>
       <c r="D554" s="7">
-        <v>61140</v>
+        <v>6884</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1101</v>
       </c>
       <c r="D555" s="7">
-        <v>93243</v>
+        <v>10834</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1103</v>
       </c>
       <c r="D556" s="7">
-        <v>6884</v>
+        <v>9796</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1105</v>
       </c>
       <c r="D557" s="7">
-        <v>10834</v>
+        <v>9651</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1107</v>
       </c>
       <c r="D558" s="7">
-        <v>9796</v>
+        <v>15376</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="9">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="C559" s="14" t="s">
         <v>1109</v>
       </c>
       <c r="D559" s="7">
-        <v>9651</v>
+        <v>14724</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="9">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C560" s="14" t="s">
         <v>1111</v>
       </c>
       <c r="D560" s="7">
-        <v>15376</v>
+        <v>23493</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="9">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="C561" s="14" t="s">
         <v>1113</v>
       </c>
       <c r="D561" s="7">
-        <v>14724</v>
+        <v>18479</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="9">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="C562" s="14" t="s">
         <v>1115</v>
       </c>
       <c r="D562" s="7">
-        <v>23493</v>
+        <v>41984</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
-      <c r="A563" s="9">
-[...2 lines deleted...]
-      <c r="B563" s="4" t="s">
+      <c r="A563" s="11" t="s">
         <v>1116</v>
       </c>
-      <c r="C563" s="14" t="s">
+      <c r="B563" s="0"/>
+      <c r="C563" s="12"/>
+      <c r="D563" s="5"/>
+    </row>
+    <row r="564" spans="1:4" outlineLevel="3">
+      <c r="A564" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B564" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" outlineLevel="3">
+      <c r="A565" s="9">
+        <v>1</v>
+      </c>
+      <c r="B565" s="4" t="s">
         <v>1117</v>
       </c>
-      <c r="D563" s="7">
-[...7 lines deleted...]
-      <c r="B564" s="4" t="s">
+      <c r="C565" s="14" t="s">
         <v>1118</v>
       </c>
-      <c r="C564" s="14" t="s">
+      <c r="D565" s="7">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" outlineLevel="3">
+      <c r="A566" s="9">
+        <v>2</v>
+      </c>
+      <c r="B566" s="4" t="s">
         <v>1119</v>
       </c>
-      <c r="D564" s="7">
-[...4 lines deleted...]
-      <c r="A565" s="11" t="s">
+      <c r="C566" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="B565" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D566" s="7">
+        <v>11200</v>
       </c>
     </row>
     <row r="567" spans="1:4" outlineLevel="3">
       <c r="A567" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="C567" s="14" t="s">
         <v>1122</v>
       </c>
       <c r="D567" s="7">
-        <v>6100</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="568" spans="1:4" outlineLevel="3">
       <c r="A568" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="C568" s="14" t="s">
         <v>1124</v>
       </c>
       <c r="D568" s="7">
-        <v>11200</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="569" spans="1:4" outlineLevel="3">
       <c r="A569" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="C569" s="14" t="s">
         <v>1126</v>
       </c>
       <c r="D569" s="7">
-        <v>11700</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="3">
       <c r="A570" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="C570" s="14" t="s">
         <v>1128</v>
       </c>
       <c r="D570" s="7">
-        <v>7700</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="3">
       <c r="A571" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="C571" s="14" t="s">
         <v>1130</v>
       </c>
       <c r="D571" s="7">
-        <v>8700</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="3">
       <c r="A572" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1131</v>
       </c>
       <c r="C572" s="14" t="s">
         <v>1132</v>
       </c>
       <c r="D572" s="7">
-        <v>3180</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="3">
       <c r="A573" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="C573" s="14" t="s">
         <v>1134</v>
       </c>
       <c r="D573" s="7">
         <v>4580</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="3">
       <c r="A574" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="C574" s="14" t="s">
         <v>1136</v>
       </c>
       <c r="D574" s="7">
-        <v>9100</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="3">
       <c r="A575" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1137</v>
       </c>
       <c r="C575" s="14" t="s">
         <v>1138</v>
       </c>
       <c r="D575" s="7">
-        <v>4580</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="3">
       <c r="A576" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1139</v>
       </c>
       <c r="C576" s="14" t="s">
         <v>1140</v>
       </c>
       <c r="D576" s="7">
-        <v>4070</v>
+        <v>17700</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="3">
       <c r="A577" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="C577" s="14" t="s">
         <v>1142</v>
       </c>
       <c r="D577" s="7">
-        <v>10200</v>
+        <v>45100</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="3">
       <c r="A578" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C578" s="14" t="s">
         <v>1144</v>
       </c>
       <c r="D578" s="7">
-        <v>17700</v>
-[...6 lines deleted...]
-      <c r="B579" s="4" t="s">
+        <v>9700</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" outlineLevel="2">
+      <c r="A579" s="11" t="s">
         <v>1145</v>
       </c>
-      <c r="C579" s="14" t="s">
+      <c r="B579" s="0"/>
+      <c r="C579" s="12"/>
+      <c r="D579" s="5"/>
+    </row>
+    <row r="580" spans="1:4" outlineLevel="3">
+      <c r="A580" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B580" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" outlineLevel="3">
+      <c r="A581" s="9">
+        <v>1</v>
+      </c>
+      <c r="B581" s="4" t="s">
         <v>1146</v>
       </c>
-      <c r="D579" s="7">
-[...7 lines deleted...]
-      <c r="B580" s="4" t="s">
+      <c r="C581" s="14" t="s">
         <v>1147</v>
       </c>
-      <c r="C580" s="14" t="s">
+      <c r="D581" s="7">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" outlineLevel="3">
+      <c r="A582" s="9">
+        <v>2</v>
+      </c>
+      <c r="B582" s="4" t="s">
         <v>1148</v>
       </c>
-      <c r="D580" s="7">
-[...4 lines deleted...]
-      <c r="A581" s="11" t="s">
+      <c r="C582" s="14" t="s">
         <v>1149</v>
       </c>
-      <c r="B581" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D582" s="7">
+        <v>1250</v>
       </c>
     </row>
     <row r="583" spans="1:4" outlineLevel="3">
       <c r="A583" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1150</v>
       </c>
       <c r="C583" s="14" t="s">
         <v>1151</v>
       </c>
       <c r="D583" s="7">
-        <v>6000</v>
+        <v>44300</v>
       </c>
     </row>
     <row r="584" spans="1:4" outlineLevel="3">
       <c r="A584" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="C584" s="14" t="s">
         <v>1153</v>
       </c>
       <c r="D584" s="7">
-        <v>1250</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="585" spans="1:4" outlineLevel="3">
       <c r="A585" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="C585" s="14" t="s">
         <v>1155</v>
       </c>
       <c r="D585" s="7">
-        <v>44300</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="586" spans="1:4" outlineLevel="3">
       <c r="A586" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="C586" s="14" t="s">
         <v>1157</v>
       </c>
       <c r="D586" s="7">
-        <v>9300</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="587" spans="1:4" outlineLevel="3">
       <c r="A587" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="C587" s="14" t="s">
         <v>1159</v>
       </c>
       <c r="D587" s="7">
-        <v>7200</v>
+        <v>31800</v>
       </c>
     </row>
     <row r="588" spans="1:4" outlineLevel="3">
       <c r="A588" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>1160</v>
       </c>
       <c r="C588" s="14" t="s">
         <v>1161</v>
       </c>
       <c r="D588" s="7">
-        <v>9000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:4" outlineLevel="3">
       <c r="A589" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="C589" s="14" t="s">
         <v>1163</v>
       </c>
       <c r="D589" s="7">
-        <v>31800</v>
+        <v>173000</v>
       </c>
     </row>
     <row r="590" spans="1:4" outlineLevel="3">
       <c r="A590" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B590" s="4" t="s">
         <v>1164</v>
       </c>
       <c r="C590" s="14" t="s">
         <v>1165</v>
       </c>
       <c r="D590" s="7">
-        <v>0</v>
+        <v>59600</v>
       </c>
     </row>
     <row r="591" spans="1:4" outlineLevel="3">
       <c r="A591" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B591" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="C591" s="14" t="s">
         <v>1167</v>
       </c>
       <c r="D591" s="7">
-        <v>173000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:4" outlineLevel="3">
       <c r="A592" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B592" s="4" t="s">
         <v>1168</v>
       </c>
       <c r="C592" s="14" t="s">
         <v>1169</v>
       </c>
       <c r="D592" s="7">
-        <v>59600</v>
+        <v>53500</v>
       </c>
     </row>
     <row r="593" spans="1:4" outlineLevel="3">
       <c r="A593" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B593" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="C593" s="14" t="s">
         <v>1171</v>
       </c>
       <c r="D593" s="7">
-        <v>0</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="594" spans="1:4" outlineLevel="3">
       <c r="A594" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B594" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="C594" s="14" t="s">
         <v>1173</v>
       </c>
       <c r="D594" s="7">
-        <v>53500</v>
+        <v>224000</v>
       </c>
     </row>
     <row r="595" spans="1:4" outlineLevel="3">
       <c r="A595" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B595" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="C595" s="14" t="s">
         <v>1175</v>
       </c>
       <c r="D595" s="7">
-        <v>8700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:4" outlineLevel="3">
       <c r="A596" s="9">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B596" s="4" t="s">
         <v>1176</v>
       </c>
       <c r="C596" s="14" t="s">
         <v>1177</v>
       </c>
       <c r="D596" s="7">
-        <v>224000</v>
+        <v>61900</v>
       </c>
     </row>
     <row r="597" spans="1:4" outlineLevel="3">
       <c r="A597" s="9">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B597" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="C597" s="14" t="s">
         <v>1179</v>
       </c>
       <c r="D597" s="7">
-        <v>0</v>
+        <v>87200</v>
       </c>
     </row>
     <row r="598" spans="1:4" outlineLevel="3">
       <c r="A598" s="9">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B598" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="C598" s="14" t="s">
         <v>1181</v>
       </c>
       <c r="D598" s="7">
-        <v>61900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:4" outlineLevel="3">
       <c r="A599" s="9">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B599" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="C599" s="14" t="s">
         <v>1183</v>
       </c>
       <c r="D599" s="7">
-        <v>87200</v>
+        <v>78200</v>
       </c>
     </row>
     <row r="600" spans="1:4" outlineLevel="3">
       <c r="A600" s="9">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B600" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="C600" s="14" t="s">
         <v>1185</v>
       </c>
       <c r="D600" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:4" outlineLevel="3">
       <c r="A601" s="9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B601" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="C601" s="14" t="s">
         <v>1187</v>
       </c>
       <c r="D601" s="7">
-        <v>78200</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="3">
       <c r="A602" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B602" s="4" t="s">
         <v>1188</v>
       </c>
       <c r="C602" s="14" t="s">
         <v>1189</v>
       </c>
       <c r="D602" s="7">
-        <v>0</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="3">
       <c r="A603" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B603" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="C603" s="14" t="s">
         <v>1191</v>
       </c>
       <c r="D603" s="7">
-        <v>103000</v>
+        <v>63500</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="3">
       <c r="A604" s="9">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B604" s="4" t="s">
         <v>1192</v>
       </c>
       <c r="C604" s="14" t="s">
         <v>1193</v>
       </c>
       <c r="D604" s="7">
-        <v>82000</v>
+        <v>127000</v>
       </c>
     </row>
     <row r="605" spans="1:4" outlineLevel="3">
       <c r="A605" s="9">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B605" s="4" t="s">
         <v>1194</v>
       </c>
       <c r="C605" s="14" t="s">
         <v>1195</v>
       </c>
       <c r="D605" s="7">
-        <v>63500</v>
+        <v>47200</v>
       </c>
     </row>
     <row r="606" spans="1:4" outlineLevel="3">
       <c r="A606" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B606" s="4" t="s">
         <v>1196</v>
       </c>
       <c r="C606" s="14" t="s">
         <v>1197</v>
       </c>
       <c r="D606" s="7">
-        <v>127000</v>
+        <v>94200</v>
       </c>
     </row>
     <row r="607" spans="1:4" outlineLevel="3">
       <c r="A607" s="9">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B607" s="4" t="s">
         <v>1198</v>
       </c>
       <c r="C607" s="14" t="s">
         <v>1199</v>
       </c>
       <c r="D607" s="7">
-        <v>47200</v>
+        <v>72300</v>
       </c>
     </row>
     <row r="608" spans="1:4" outlineLevel="3">
       <c r="A608" s="9">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B608" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="C608" s="14" t="s">
         <v>1201</v>
       </c>
       <c r="D608" s="7">
-        <v>94200</v>
+        <v>60500</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="3">
       <c r="A609" s="9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B609" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="C609" s="14" t="s">
         <v>1203</v>
       </c>
       <c r="D609" s="7">
-        <v>72300</v>
+        <v>119000</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="3">
       <c r="A610" s="9">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B610" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="C610" s="14" t="s">
         <v>1205</v>
       </c>
       <c r="D610" s="7">
-        <v>60500</v>
+        <v>57300</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="3">
       <c r="A611" s="9">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B611" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C611" s="14" t="s">
         <v>1207</v>
       </c>
       <c r="D611" s="7">
-        <v>119000</v>
+        <v>98300</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="3">
       <c r="A612" s="9">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B612" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="C612" s="14" t="s">
         <v>1209</v>
       </c>
       <c r="D612" s="7">
-        <v>57300</v>
+        <v>76600</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="3">
       <c r="A613" s="9">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="C613" s="14" t="s">
         <v>1211</v>
       </c>
       <c r="D613" s="7">
-        <v>98300</v>
+        <v>113000</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="3">
       <c r="A614" s="9">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="C614" s="14" t="s">
         <v>1213</v>
       </c>
       <c r="D614" s="7">
-        <v>76600</v>
+        <v>85700</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="3">
       <c r="A615" s="9">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="C615" s="14" t="s">
         <v>1215</v>
       </c>
       <c r="D615" s="7">
-        <v>113000</v>
+        <v>130000</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="3">
       <c r="A616" s="9">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="C616" s="14" t="s">
         <v>1217</v>
       </c>
       <c r="D616" s="7">
-        <v>85700</v>
+        <v>55300</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="3">
       <c r="A617" s="9">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C617" s="14" t="s">
         <v>1219</v>
       </c>
       <c r="D617" s="7">
-        <v>130000</v>
+        <v>76600</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="3">
       <c r="A618" s="9">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C618" s="14" t="s">
         <v>1221</v>
       </c>
       <c r="D618" s="7">
-        <v>55300</v>
+        <v>177000</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="3">
       <c r="A619" s="9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="C619" s="14" t="s">
         <v>1223</v>
       </c>
       <c r="D619" s="7">
-        <v>76600</v>
+        <v>98400</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="3">
       <c r="A620" s="9">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1225</v>
       </c>
       <c r="D620" s="7">
-        <v>177000</v>
+        <v>46100</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="3">
       <c r="A621" s="9">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1227</v>
       </c>
       <c r="D621" s="7">
-        <v>98400</v>
+        <v>90300</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="3">
       <c r="A622" s="9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1229</v>
       </c>
       <c r="D622" s="7">
-        <v>46100</v>
+        <v>37500</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="3">
       <c r="A623" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1231</v>
       </c>
       <c r="D623" s="7">
-        <v>90300</v>
+        <v>79600</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="3">
       <c r="A624" s="9">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1233</v>
       </c>
       <c r="D624" s="7">
-        <v>37500</v>
+        <v>60400</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="3">
       <c r="A625" s="9">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1235</v>
       </c>
       <c r="D625" s="7">
-        <v>79600</v>
+        <v>103000</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="3">
       <c r="A626" s="9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1237</v>
       </c>
       <c r="D626" s="7">
-        <v>60400</v>
+        <v>56400</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="3">
       <c r="A627" s="9">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1239</v>
       </c>
       <c r="D627" s="7">
-        <v>103000</v>
+        <v>96600</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="3">
       <c r="A628" s="9">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1241</v>
       </c>
       <c r="D628" s="7">
-        <v>56400</v>
+        <v>72900</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="3">
       <c r="A629" s="9">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1243</v>
       </c>
       <c r="D629" s="7">
-        <v>96600</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="3">
       <c r="A630" s="9">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1245</v>
       </c>
       <c r="D630" s="7">
-        <v>72900</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="3">
       <c r="A631" s="9">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1247</v>
       </c>
       <c r="D631" s="7">
-        <v>2948</v>
+        <v>8021</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="3">
       <c r="A632" s="9">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1249</v>
       </c>
       <c r="D632" s="7">
-        <v>4325</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="3">
       <c r="A633" s="9">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1251</v>
       </c>
       <c r="D633" s="7">
-        <v>8021</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="3">
       <c r="A634" s="9">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="C634" s="14" t="s">
         <v>1253</v>
       </c>
       <c r="D634" s="7">
         <v>2681</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="3">
       <c r="A635" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1255</v>
       </c>
       <c r="D635" s="7">
         <v>4047</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="3">
       <c r="A636" s="9">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1257</v>
       </c>
       <c r="D636" s="7">
-        <v>2681</v>
+        <v>459</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="3">
       <c r="A637" s="9">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1259</v>
       </c>
       <c r="D637" s="7">
-        <v>4047</v>
+        <v>459</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="3">
       <c r="A638" s="9">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1261</v>
       </c>
       <c r="D638" s="7">
-        <v>459</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="3">
       <c r="A639" s="9">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C639" s="14" t="s">
         <v>1263</v>
       </c>
       <c r="D639" s="7">
-        <v>459</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="3">
       <c r="A640" s="9">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="C640" s="14" t="s">
         <v>1265</v>
       </c>
       <c r="D640" s="7">
-        <v>11400</v>
-[...6 lines deleted...]
-      <c r="B641" s="4" t="s">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" outlineLevel="1">
+      <c r="A641" s="10" t="s">
         <v>1266</v>
       </c>
-      <c r="C641" s="14" t="s">
+      <c r="B641" s="0"/>
+      <c r="C641" s="12"/>
+      <c r="D641" s="5"/>
+    </row>
+    <row r="642" spans="1:4" outlineLevel="2">
+      <c r="A642" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B642" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" outlineLevel="2">
+      <c r="A643" s="9">
+        <v>1</v>
+      </c>
+      <c r="B643" s="4" t="s">
         <v>1267</v>
       </c>
-      <c r="D641" s="7">
-[...7 lines deleted...]
-      <c r="B642" s="4" t="s">
+      <c r="C643" s="14" t="s">
         <v>1268</v>
       </c>
-      <c r="C642" s="14" t="s">
+      <c r="D643" s="7">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" outlineLevel="2">
+      <c r="A644" s="9">
+        <v>2</v>
+      </c>
+      <c r="B644" s="4" t="s">
         <v>1269</v>
       </c>
-      <c r="D642" s="7">
-[...4 lines deleted...]
-      <c r="A643" s="10" t="s">
+      <c r="C644" s="14" t="s">
         <v>1270</v>
       </c>
-      <c r="B643" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D644" s="7">
+        <v>965</v>
       </c>
     </row>
     <row r="645" spans="1:4" outlineLevel="2">
       <c r="A645" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B645" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="C645" s="14" t="s">
         <v>1272</v>
       </c>
       <c r="D645" s="7">
-        <v>2632</v>
+        <v>603</v>
       </c>
     </row>
     <row r="646" spans="1:4" outlineLevel="2">
       <c r="A646" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B646" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="C646" s="14" t="s">
         <v>1274</v>
       </c>
       <c r="D646" s="7">
-        <v>965</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="647" spans="1:4" outlineLevel="2">
       <c r="A647" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B647" s="4" t="s">
         <v>1275</v>
       </c>
       <c r="C647" s="14" t="s">
         <v>1276</v>
       </c>
       <c r="D647" s="7">
-        <v>603</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="648" spans="1:4" outlineLevel="2">
       <c r="A648" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B648" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="C648" s="14" t="s">
         <v>1278</v>
       </c>
       <c r="D648" s="7">
-        <v>1459.08</v>
+        <v>14300</v>
       </c>
     </row>
     <row r="649" spans="1:4" outlineLevel="2">
       <c r="A649" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B649" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="C649" s="14" t="s">
         <v>1280</v>
       </c>
       <c r="D649" s="7">
-        <v>1947.24</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="650" spans="1:4" outlineLevel="2">
       <c r="A650" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B650" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="C650" s="14" t="s">
         <v>1282</v>
       </c>
       <c r="D650" s="7">
-        <v>1593</v>
+        <v>900</v>
       </c>
     </row>
     <row r="651" spans="1:4" outlineLevel="2">
       <c r="A651" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B651" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="C651" s="14" t="s">
         <v>1284</v>
       </c>
       <c r="D651" s="7">
-        <v>14300</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C652" s="14" t="s">
         <v>1286</v>
       </c>
       <c r="D652" s="7">
-        <v>29200</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C653" s="14" t="s">
         <v>1288</v>
       </c>
       <c r="D653" s="7">
-        <v>900</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="C654" s="14" t="s">
         <v>1290</v>
       </c>
       <c r="D654" s="7">
-        <v>5900</v>
+        <v>280</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="C655" s="14" t="s">
         <v>1292</v>
       </c>
       <c r="D655" s="7">
-        <v>7300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="C656" s="14" t="s">
         <v>1294</v>
       </c>
       <c r="D656" s="7">
-        <v>2300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C657" s="14" t="s">
         <v>1296</v>
       </c>
       <c r="D657" s="7">
-        <v>280</v>
+        <v>460</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="9">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="C658" s="14" t="s">
         <v>1298</v>
       </c>
       <c r="D658" s="7">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="9">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="C659" s="14" t="s">
         <v>1300</v>
       </c>
       <c r="D659" s="7">
-        <v>12</v>
+        <v>460</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="9">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C660" s="14" t="s">
         <v>1302</v>
       </c>
       <c r="D660" s="7">
-        <v>460</v>
+        <v>730</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="9">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C661" s="14" t="s">
         <v>1304</v>
       </c>
       <c r="D661" s="7">
-        <v>460</v>
+        <v>480</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="9">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C662" s="14" t="s">
         <v>1306</v>
       </c>
       <c r="D662" s="7">
-        <v>460</v>
+        <v>980</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="C663" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="D663" s="7">
-        <v>730</v>
+        <v>460</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C664" s="14" t="s">
         <v>1310</v>
       </c>
       <c r="D664" s="7">
-        <v>480</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="C665" s="14" t="s">
         <v>1312</v>
       </c>
       <c r="D665" s="7">
-        <v>980</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="9">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C666" s="14" t="s">
         <v>1314</v>
       </c>
       <c r="D666" s="7">
-        <v>460</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="9">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="C667" s="14" t="s">
         <v>1316</v>
       </c>
       <c r="D667" s="7">
-        <v>3350</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C668" s="14" t="s">
         <v>1318</v>
       </c>
       <c r="D668" s="7">
-        <v>4100</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="9">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="C669" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="D669" s="7">
-        <v>1190</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="9">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="C670" s="14" t="s">
         <v>1322</v>
       </c>
       <c r="D670" s="7">
-        <v>1390</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="C671" s="14" t="s">
         <v>1324</v>
       </c>
       <c r="D671" s="7">
-        <v>38000</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="9">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C672" s="14" t="s">
         <v>1326</v>
       </c>
       <c r="D672" s="7">
-        <v>6400</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="9">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C673" s="14" t="s">
         <v>1328</v>
       </c>
       <c r="D673" s="7">
-        <v>4900</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="9">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="C674" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="D674" s="7">
-        <v>19900</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="9">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="C675" s="14" t="s">
         <v>1332</v>
       </c>
       <c r="D675" s="7">
-        <v>6100</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D676" s="7">
-        <v>10300</v>
+        <v>17990</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D677" s="7">
-        <v>11400</v>
+        <v>33200</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D678" s="7">
-        <v>4800</v>
+        <v>91900</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D679" s="7">
-        <v>17990</v>
+        <v>72500</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D680" s="7">
-        <v>33200</v>
+        <v>99000</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D681" s="7">
-        <v>91900</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D682" s="7">
-        <v>72500</v>
+        <v>137500</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D683" s="7">
-        <v>99000</v>
+        <v>85000</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D684" s="7">
-        <v>117000</v>
+        <v>135600</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D685" s="7">
-        <v>137500</v>
+        <v>148000</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D686" s="7">
-        <v>85000</v>
+        <v>165000</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D687" s="7">
-        <v>135600</v>
+        <v>81200</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D688" s="7">
-        <v>148000</v>
+        <v>58900</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D689" s="7">
-        <v>165000</v>
+        <v>67200</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D690" s="7">
-        <v>81200</v>
+        <v>119000</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D691" s="7">
-        <v>58900</v>
+        <v>80200</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D692" s="7">
-        <v>67200</v>
+        <v>90100</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D693" s="7">
-        <v>119000</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D694" s="7">
-        <v>80200</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D695" s="7">
-        <v>90100</v>
+        <v>9200</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D696" s="7">
-        <v>7100</v>
+        <v>92611</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D697" s="7">
-        <v>8500</v>
+        <v>93700</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D698" s="7">
-        <v>9200</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D699" s="7">
-        <v>92611</v>
+        <v>27700</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D700" s="7">
-        <v>93700</v>
+        <v>41400</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D701" s="7">
-        <v>7100</v>
+        <v>11450</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D702" s="7">
-        <v>27700</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D703" s="7">
-        <v>41400</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D704" s="7">
-        <v>11450</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1392</v>
       </c>
       <c r="D705" s="7">
-        <v>9100</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="9">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="C706" s="14" t="s">
         <v>1394</v>
       </c>
       <c r="D706" s="7">
-        <v>4900</v>
+        <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="9">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="C707" s="14" t="s">
         <v>1396</v>
       </c>
       <c r="D707" s="7">
-        <v>6700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D708" s="7">
-        <v>7200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D709" s="7">
-        <v>0</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D710" s="7">
-        <v>0</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D711" s="7">
-        <v>0</v>
+        <v>10508</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D712" s="7">
-        <v>3300</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D713" s="7">
-        <v>2950</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D714" s="7">
-        <v>10508</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D715" s="7">
-        <v>1474</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1414</v>
       </c>
       <c r="D716" s="7">
-        <v>1583</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="9">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="C717" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="D717" s="7">
-        <v>1861</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D718" s="7">
-        <v>1232</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D719" s="7">
-        <v>2706</v>
+        <v>696</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D720" s="7">
-        <v>1064</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D721" s="7">
-        <v>1086</v>
+        <v>644</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1426</v>
       </c>
       <c r="D722" s="7">
-        <v>696</v>
-[...40 lines deleted...]
-      <c r="D725" s="7">
         <v>750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="A411:D411"/>
-[...2 lines deleted...]
-    <mergeCell ref="A643:D643"/>
+    <mergeCell ref="A409:D409"/>
+    <mergeCell ref="A563:D563"/>
+    <mergeCell ref="A579:D579"/>
+    <mergeCell ref="A641:D641"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
@@ -15276,52 +15216,52 @@
     <hyperlink ref="C384" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_392"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_393"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_394"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_395"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_396"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_397"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_398"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_399"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_400"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_401"/>
     <hyperlink ref="C408" r:id="rId_hyperlink_402"/>
-    <hyperlink ref="C409" r:id="rId_hyperlink_403"/>
-    <hyperlink ref="C410" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="C411" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C412" r:id="rId_hyperlink_404"/>
     <hyperlink ref="C413" r:id="rId_hyperlink_405"/>
     <hyperlink ref="C414" r:id="rId_hyperlink_406"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_407"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_408"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_409"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_411"/>
     <hyperlink ref="C420" r:id="rId_hyperlink_412"/>
     <hyperlink ref="C421" r:id="rId_hyperlink_413"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_414"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_415"/>
     <hyperlink ref="C424" r:id="rId_hyperlink_416"/>
     <hyperlink ref="C425" r:id="rId_hyperlink_417"/>
     <hyperlink ref="C426" r:id="rId_hyperlink_418"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_419"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_420"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_421"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_425"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C435" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C436" r:id="rId_hyperlink_428"/>
     <hyperlink ref="C437" r:id="rId_hyperlink_429"/>
@@ -15428,66 +15368,66 @@
     <hyperlink ref="C538" r:id="rId_hyperlink_530"/>
     <hyperlink ref="C539" r:id="rId_hyperlink_531"/>
     <hyperlink ref="C540" r:id="rId_hyperlink_532"/>
     <hyperlink ref="C541" r:id="rId_hyperlink_533"/>
     <hyperlink ref="C542" r:id="rId_hyperlink_534"/>
     <hyperlink ref="C543" r:id="rId_hyperlink_535"/>
     <hyperlink ref="C544" r:id="rId_hyperlink_536"/>
     <hyperlink ref="C545" r:id="rId_hyperlink_537"/>
     <hyperlink ref="C546" r:id="rId_hyperlink_538"/>
     <hyperlink ref="C547" r:id="rId_hyperlink_539"/>
     <hyperlink ref="C548" r:id="rId_hyperlink_540"/>
     <hyperlink ref="C549" r:id="rId_hyperlink_541"/>
     <hyperlink ref="C550" r:id="rId_hyperlink_542"/>
     <hyperlink ref="C551" r:id="rId_hyperlink_543"/>
     <hyperlink ref="C552" r:id="rId_hyperlink_544"/>
     <hyperlink ref="C553" r:id="rId_hyperlink_545"/>
     <hyperlink ref="C554" r:id="rId_hyperlink_546"/>
     <hyperlink ref="C555" r:id="rId_hyperlink_547"/>
     <hyperlink ref="C556" r:id="rId_hyperlink_548"/>
     <hyperlink ref="C557" r:id="rId_hyperlink_549"/>
     <hyperlink ref="C558" r:id="rId_hyperlink_550"/>
     <hyperlink ref="C559" r:id="rId_hyperlink_551"/>
     <hyperlink ref="C560" r:id="rId_hyperlink_552"/>
     <hyperlink ref="C561" r:id="rId_hyperlink_553"/>
     <hyperlink ref="C562" r:id="rId_hyperlink_554"/>
-    <hyperlink ref="C563" r:id="rId_hyperlink_555"/>
-    <hyperlink ref="C564" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="C565" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="C566" r:id="rId_hyperlink_556"/>
     <hyperlink ref="C567" r:id="rId_hyperlink_557"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_558"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_559"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_560"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_561"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_562"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_563"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_564"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_565"/>
     <hyperlink ref="C576" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C577" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C578" r:id="rId_hyperlink_568"/>
-    <hyperlink ref="C579" r:id="rId_hyperlink_569"/>
-    <hyperlink ref="C580" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C581" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="C582" r:id="rId_hyperlink_570"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_571"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_574"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_575"/>
     <hyperlink ref="C588" r:id="rId_hyperlink_576"/>
     <hyperlink ref="C589" r:id="rId_hyperlink_577"/>
     <hyperlink ref="C590" r:id="rId_hyperlink_578"/>
     <hyperlink ref="C591" r:id="rId_hyperlink_579"/>
     <hyperlink ref="C592" r:id="rId_hyperlink_580"/>
     <hyperlink ref="C593" r:id="rId_hyperlink_581"/>
     <hyperlink ref="C594" r:id="rId_hyperlink_582"/>
     <hyperlink ref="C595" r:id="rId_hyperlink_583"/>
     <hyperlink ref="C596" r:id="rId_hyperlink_584"/>
     <hyperlink ref="C597" r:id="rId_hyperlink_585"/>
     <hyperlink ref="C598" r:id="rId_hyperlink_586"/>
     <hyperlink ref="C599" r:id="rId_hyperlink_587"/>
     <hyperlink ref="C600" r:id="rId_hyperlink_588"/>
     <hyperlink ref="C601" r:id="rId_hyperlink_589"/>
     <hyperlink ref="C602" r:id="rId_hyperlink_590"/>
     <hyperlink ref="C603" r:id="rId_hyperlink_591"/>
     <hyperlink ref="C604" r:id="rId_hyperlink_592"/>
     <hyperlink ref="C605" r:id="rId_hyperlink_593"/>
     <hyperlink ref="C606" r:id="rId_hyperlink_594"/>
     <hyperlink ref="C607" r:id="rId_hyperlink_595"/>
@@ -15502,52 +15442,52 @@
     <hyperlink ref="C616" r:id="rId_hyperlink_604"/>
     <hyperlink ref="C617" r:id="rId_hyperlink_605"/>
     <hyperlink ref="C618" r:id="rId_hyperlink_606"/>
     <hyperlink ref="C619" r:id="rId_hyperlink_607"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C623" r:id="rId_hyperlink_611"/>
     <hyperlink ref="C624" r:id="rId_hyperlink_612"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_613"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_614"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_615"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_616"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_617"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_618"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_619"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_620"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_621"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_622"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_623"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_624"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_625"/>
     <hyperlink ref="C638" r:id="rId_hyperlink_626"/>
     <hyperlink ref="C639" r:id="rId_hyperlink_627"/>
     <hyperlink ref="C640" r:id="rId_hyperlink_628"/>
-    <hyperlink ref="C641" r:id="rId_hyperlink_629"/>
-    <hyperlink ref="C642" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="C643" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="C644" r:id="rId_hyperlink_630"/>
     <hyperlink ref="C645" r:id="rId_hyperlink_631"/>
     <hyperlink ref="C646" r:id="rId_hyperlink_632"/>
     <hyperlink ref="C647" r:id="rId_hyperlink_633"/>
     <hyperlink ref="C648" r:id="rId_hyperlink_634"/>
     <hyperlink ref="C649" r:id="rId_hyperlink_635"/>
     <hyperlink ref="C650" r:id="rId_hyperlink_636"/>
     <hyperlink ref="C651" r:id="rId_hyperlink_637"/>
     <hyperlink ref="C652" r:id="rId_hyperlink_638"/>
     <hyperlink ref="C653" r:id="rId_hyperlink_639"/>
     <hyperlink ref="C654" r:id="rId_hyperlink_640"/>
     <hyperlink ref="C655" r:id="rId_hyperlink_641"/>
     <hyperlink ref="C656" r:id="rId_hyperlink_642"/>
     <hyperlink ref="C657" r:id="rId_hyperlink_643"/>
     <hyperlink ref="C658" r:id="rId_hyperlink_644"/>
     <hyperlink ref="C659" r:id="rId_hyperlink_645"/>
     <hyperlink ref="C660" r:id="rId_hyperlink_646"/>
     <hyperlink ref="C661" r:id="rId_hyperlink_647"/>
     <hyperlink ref="C662" r:id="rId_hyperlink_648"/>
     <hyperlink ref="C663" r:id="rId_hyperlink_649"/>
     <hyperlink ref="C664" r:id="rId_hyperlink_650"/>
     <hyperlink ref="C665" r:id="rId_hyperlink_651"/>
     <hyperlink ref="C666" r:id="rId_hyperlink_652"/>
     <hyperlink ref="C667" r:id="rId_hyperlink_653"/>
     <hyperlink ref="C668" r:id="rId_hyperlink_654"/>
     <hyperlink ref="C669" r:id="rId_hyperlink_655"/>
@@ -15582,53 +15522,50 @@
     <hyperlink ref="C698" r:id="rId_hyperlink_684"/>
     <hyperlink ref="C699" r:id="rId_hyperlink_685"/>
     <hyperlink ref="C700" r:id="rId_hyperlink_686"/>
     <hyperlink ref="C701" r:id="rId_hyperlink_687"/>
     <hyperlink ref="C702" r:id="rId_hyperlink_688"/>
     <hyperlink ref="C703" r:id="rId_hyperlink_689"/>
     <hyperlink ref="C704" r:id="rId_hyperlink_690"/>
     <hyperlink ref="C705" r:id="rId_hyperlink_691"/>
     <hyperlink ref="C706" r:id="rId_hyperlink_692"/>
     <hyperlink ref="C707" r:id="rId_hyperlink_693"/>
     <hyperlink ref="C708" r:id="rId_hyperlink_694"/>
     <hyperlink ref="C709" r:id="rId_hyperlink_695"/>
     <hyperlink ref="C710" r:id="rId_hyperlink_696"/>
     <hyperlink ref="C711" r:id="rId_hyperlink_697"/>
     <hyperlink ref="C712" r:id="rId_hyperlink_698"/>
     <hyperlink ref="C713" r:id="rId_hyperlink_699"/>
     <hyperlink ref="C714" r:id="rId_hyperlink_700"/>
     <hyperlink ref="C715" r:id="rId_hyperlink_701"/>
     <hyperlink ref="C716" r:id="rId_hyperlink_702"/>
     <hyperlink ref="C717" r:id="rId_hyperlink_703"/>
     <hyperlink ref="C718" r:id="rId_hyperlink_704"/>
     <hyperlink ref="C719" r:id="rId_hyperlink_705"/>
     <hyperlink ref="C720" r:id="rId_hyperlink_706"/>
     <hyperlink ref="C721" r:id="rId_hyperlink_707"/>
     <hyperlink ref="C722" r:id="rId_hyperlink_708"/>
-    <hyperlink ref="C723" r:id="rId_hyperlink_709"/>
-[...1 lines deleted...]
-    <hyperlink ref="C725" r:id="rId_hyperlink_711"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>