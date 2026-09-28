--- v5 (2026-09-08)
+++ v6 (2026-09-28)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1427">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 19:48:30</t>
+    <t>Актуальность прайса на: 2026-09-29 02:21:10</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>AccordTec AT-12/10</t>
   </si>
   <si>
     <t>22333</t>
   </si>
@@ -7306,51 +7306,51 @@
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
         <v>1950</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>5060.25</v>
+        <v>4951.65</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
         <v>4250</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>