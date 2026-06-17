--- v0 (2026-05-25)
+++ v1 (2026-06-17)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1508">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-25 07:01:40</t>
+    <t>Актуальность прайса на: 2026-06-17 23:27:35</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>
@@ -2382,56 +2382,50 @@
   <si>
     <t>GSM сигнализация</t>
   </si>
   <si>
     <t>26809</t>
   </si>
   <si>
     <t>Цифровой термометр ВС-ЦТ-В</t>
   </si>
   <si>
     <t>Радиоканальные системы</t>
   </si>
   <si>
     <t>54251</t>
   </si>
   <si>
     <t>Болид Батарея С2000Р-Сирена</t>
   </si>
   <si>
     <t>54252</t>
   </si>
   <si>
     <t>Болид С2000Р-АРР125</t>
   </si>
   <si>
-    <t>26636</t>
-[...4 lines deleted...]
-  <si>
     <t>54253</t>
   </si>
   <si>
     <t>Болид С2000Р-ВТИ</t>
   </si>
   <si>
     <t>54254</t>
   </si>
   <si>
     <t>Болид С2000Р-ВТИ исп.01</t>
   </si>
   <si>
     <t>54255</t>
   </si>
   <si>
     <t>Болид С2000Р-ДЗ</t>
   </si>
   <si>
     <t>54258</t>
   </si>
   <si>
     <t>Болид С2000Р-ДЗ исп.01</t>
   </si>
   <si>
     <t>26635</t>
@@ -4096,56 +4090,50 @@
     <t>Smartec ST-PD002BDL-BR</t>
   </si>
   <si>
     <t>62562</t>
   </si>
   <si>
     <t>Smartec ST-PD002BDT-BR</t>
   </si>
   <si>
     <t>48233</t>
   </si>
   <si>
     <t>Smartec ST-PD002LB-BR</t>
   </si>
   <si>
     <t>62563</t>
   </si>
   <si>
     <t>Smartec ST-PD004BDL-BR</t>
   </si>
   <si>
     <t>62564</t>
   </si>
   <si>
     <t>Smartec ST-PD004BDT-BR</t>
-  </si>
-[...4 lines deleted...]
-    <t>Smartec ST-SA002BD-I</t>
   </si>
   <si>
     <t>54230</t>
   </si>
   <si>
     <t>Болид БК-12-RS485-01</t>
   </si>
   <si>
     <t>54231</t>
   </si>
   <si>
     <t>Болид БК-24-RS485-01</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>Болид БРИЗ</t>
   </si>
   <si>
     <t>20416</t>
   </si>
   <si>
     <t>Болид БРИЗ исп.03</t>
   </si>
@@ -4989,59 +4977,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26636/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-29923/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D771"/>
+  <dimension ref="A1:D769"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -10585,5181 +10573,5153 @@
     <row r="403" spans="1:4" outlineLevel="2">
       <c r="A403" s="10">
         <v>2</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>786</v>
       </c>
       <c r="C403" s="13" t="s">
         <v>787</v>
       </c>
       <c r="D403" s="7">
         <v>4316</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="2">
       <c r="A404" s="10">
         <v>3</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>788</v>
       </c>
       <c r="C404" s="13" t="s">
         <v>789</v>
       </c>
       <c r="D404" s="7">
-        <v>3926</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="2">
       <c r="A405" s="10">
         <v>4</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>790</v>
       </c>
       <c r="C405" s="13" t="s">
         <v>791</v>
       </c>
       <c r="D405" s="7">
-        <v>3368</v>
+        <v>6006</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="2">
       <c r="A406" s="10">
         <v>5</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>792</v>
       </c>
       <c r="C406" s="13" t="s">
         <v>793</v>
       </c>
       <c r="D406" s="7">
-        <v>6006</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="2">
       <c r="A407" s="10">
         <v>6</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>794</v>
       </c>
       <c r="C407" s="13" t="s">
         <v>795</v>
       </c>
       <c r="D407" s="7">
-        <v>2652</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="2">
       <c r="A408" s="10">
         <v>7</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>796</v>
       </c>
       <c r="C408" s="13" t="s">
         <v>797</v>
       </c>
       <c r="D408" s="7">
-        <v>2665</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="2">
       <c r="A409" s="10">
         <v>8</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>798</v>
       </c>
       <c r="C409" s="13" t="s">
         <v>799</v>
       </c>
       <c r="D409" s="7">
-        <v>3782</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="2">
       <c r="A410" s="10">
         <v>9</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>800</v>
       </c>
       <c r="C410" s="13" t="s">
         <v>801</v>
       </c>
       <c r="D410" s="7">
-        <v>3042</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="2">
       <c r="A411" s="10">
         <v>10</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>802</v>
       </c>
       <c r="C411" s="13" t="s">
         <v>803</v>
       </c>
       <c r="D411" s="7">
-        <v>3355</v>
-[...6 lines deleted...]
-      <c r="B412" s="4" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" outlineLevel="1">
+      <c r="A412" s="9" t="s">
         <v>804</v>
       </c>
-      <c r="C412" s="13" t="s">
+      <c r="B412" s="0"/>
+      <c r="C412" s="11"/>
+      <c r="D412" s="5"/>
+    </row>
+    <row r="413" spans="1:4" outlineLevel="2">
+      <c r="A413" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C413" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D413" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" outlineLevel="2">
+      <c r="A414" s="10">
+        <v>1</v>
+      </c>
+      <c r="B414" s="4" t="s">
         <v>805</v>
       </c>
-      <c r="D412" s="7">
-[...4 lines deleted...]
-      <c r="A413" s="9" t="s">
+      <c r="C414" s="13" t="s">
         <v>806</v>
       </c>
-      <c r="B413" s="0"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D414" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="2">
       <c r="A415" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C415" s="13" t="s">
         <v>808</v>
       </c>
       <c r="D415" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="2">
       <c r="A416" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C416" s="13" t="s">
         <v>810</v>
       </c>
       <c r="D416" s="7">
-        <v>0</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="2">
       <c r="A417" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C417" s="13" t="s">
         <v>812</v>
       </c>
       <c r="D417" s="7">
-        <v>7840</v>
+        <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="2">
       <c r="A418" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C418" s="13" t="s">
         <v>814</v>
       </c>
       <c r="D418" s="7">
-        <v>0</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="2">
       <c r="A419" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C419" s="13" t="s">
         <v>816</v>
       </c>
       <c r="D419" s="7">
-        <v>7840</v>
+        <v>7383</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="2">
       <c r="A420" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>817</v>
       </c>
       <c r="C420" s="13" t="s">
         <v>818</v>
       </c>
       <c r="D420" s="7">
-        <v>7383</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="2">
       <c r="A421" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C421" s="13" t="s">
         <v>820</v>
       </c>
       <c r="D421" s="7">
-        <v>7840</v>
+        <v>7999</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="2">
       <c r="A422" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>821</v>
       </c>
       <c r="C422" s="13" t="s">
         <v>822</v>
       </c>
       <c r="D422" s="7">
-        <v>7999</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="2">
       <c r="A423" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>823</v>
       </c>
       <c r="C423" s="13" t="s">
         <v>824</v>
       </c>
       <c r="D423" s="7">
-        <v>4799</v>
-[...6 lines deleted...]
-      <c r="B424" s="4" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" outlineLevel="1">
+      <c r="A424" s="9" t="s">
         <v>825</v>
       </c>
-      <c r="C424" s="13" t="s">
+      <c r="B424" s="0"/>
+      <c r="C424" s="11"/>
+      <c r="D424" s="5"/>
+    </row>
+    <row r="425" spans="1:4" outlineLevel="2">
+      <c r="A425" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B425" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C425" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D425" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" outlineLevel="2">
+      <c r="A426" s="10">
+        <v>1</v>
+      </c>
+      <c r="B426" s="4" t="s">
         <v>826</v>
       </c>
-      <c r="D424" s="7">
-[...4 lines deleted...]
-      <c r="A425" s="9" t="s">
+      <c r="C426" s="13" t="s">
         <v>827</v>
       </c>
-      <c r="B425" s="0"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D426" s="7">
+        <v>23914</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="2">
       <c r="A427" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>828</v>
       </c>
       <c r="C427" s="13" t="s">
         <v>829</v>
       </c>
       <c r="D427" s="7">
-        <v>23914</v>
+        <v>105357</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="2">
       <c r="A428" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>830</v>
       </c>
       <c r="C428" s="13" t="s">
         <v>831</v>
       </c>
       <c r="D428" s="7">
-        <v>105357</v>
+        <v>167401</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="2">
       <c r="A429" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>832</v>
       </c>
       <c r="C429" s="13" t="s">
         <v>833</v>
       </c>
       <c r="D429" s="7">
-        <v>167401</v>
+        <v>64039</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="2">
       <c r="A430" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>834</v>
       </c>
       <c r="C430" s="13" t="s">
         <v>835</v>
       </c>
       <c r="D430" s="7">
-        <v>64039</v>
+        <v>7174</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="2">
       <c r="A431" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>836</v>
       </c>
       <c r="C431" s="13" t="s">
         <v>837</v>
       </c>
       <c r="D431" s="7">
-        <v>7174</v>
+        <v>14362</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="2">
       <c r="A432" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>838</v>
       </c>
       <c r="C432" s="13" t="s">
         <v>839</v>
       </c>
       <c r="D432" s="7">
-        <v>14362</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="2">
       <c r="A433" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>840</v>
       </c>
       <c r="C433" s="13" t="s">
         <v>841</v>
       </c>
       <c r="D433" s="7">
-        <v>8093</v>
+        <v>49423</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="2">
       <c r="A434" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>842</v>
       </c>
       <c r="C434" s="13" t="s">
         <v>843</v>
       </c>
       <c r="D434" s="7">
-        <v>49423</v>
+        <v>148270</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="2">
       <c r="A435" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>844</v>
       </c>
       <c r="C435" s="13" t="s">
         <v>845</v>
       </c>
       <c r="D435" s="7">
-        <v>148270</v>
+        <v>215497</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="2">
       <c r="A436" s="10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>846</v>
       </c>
       <c r="C436" s="13" t="s">
         <v>847</v>
       </c>
       <c r="D436" s="7">
-        <v>215497</v>
+        <v>98846</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="2">
       <c r="A437" s="10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>848</v>
       </c>
       <c r="C437" s="13" t="s">
         <v>849</v>
       </c>
       <c r="D437" s="7">
-        <v>98846</v>
+        <v>33215</v>
       </c>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
       <c r="A438" s="10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>850</v>
       </c>
       <c r="C438" s="13" t="s">
         <v>851</v>
       </c>
       <c r="D438" s="7">
-        <v>33215</v>
+        <v>46501</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>852</v>
       </c>
       <c r="C439" s="13" t="s">
         <v>853</v>
       </c>
       <c r="D439" s="7">
-        <v>46501</v>
+        <v>19929</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>854</v>
       </c>
       <c r="C440" s="13" t="s">
         <v>855</v>
       </c>
       <c r="D440" s="7">
-        <v>19929</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>856</v>
       </c>
       <c r="C441" s="13" t="s">
         <v>857</v>
       </c>
       <c r="D441" s="7">
-        <v>3934</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>858</v>
       </c>
       <c r="C442" s="13" t="s">
         <v>859</v>
       </c>
       <c r="D442" s="7">
-        <v>4047</v>
+        <v>33437</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>860</v>
       </c>
       <c r="C443" s="13" t="s">
         <v>861</v>
       </c>
       <c r="D443" s="7">
-        <v>33437</v>
+        <v>16204</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>862</v>
       </c>
       <c r="C444" s="13" t="s">
         <v>863</v>
       </c>
       <c r="D444" s="7">
-        <v>16204</v>
+        <v>64823</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>864</v>
       </c>
       <c r="C445" s="13" t="s">
         <v>865</v>
       </c>
       <c r="D445" s="7">
-        <v>64823</v>
+        <v>32429</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>866</v>
       </c>
       <c r="C446" s="13" t="s">
         <v>867</v>
       </c>
       <c r="D446" s="7">
-        <v>32429</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>868</v>
       </c>
       <c r="C447" s="13" t="s">
         <v>869</v>
       </c>
       <c r="D447" s="7">
-        <v>8093</v>
+        <v>194698</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C448" s="13" t="s">
         <v>871</v>
       </c>
       <c r="D448" s="7">
-        <v>194698</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>872</v>
       </c>
       <c r="C449" s="13" t="s">
         <v>873</v>
       </c>
       <c r="D449" s="7">
-        <v>8093</v>
+        <v>364775</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>874</v>
       </c>
       <c r="C450" s="13" t="s">
         <v>875</v>
       </c>
       <c r="D450" s="7">
-        <v>364775</v>
+        <v>32429</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>876</v>
       </c>
       <c r="C451" s="13" t="s">
         <v>877</v>
       </c>
       <c r="D451" s="7">
-        <v>32429</v>
+        <v>97349</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>878</v>
       </c>
       <c r="C452" s="13" t="s">
         <v>879</v>
       </c>
       <c r="D452" s="7">
-        <v>97349</v>
+        <v>56767</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>880</v>
       </c>
       <c r="C453" s="13" t="s">
         <v>881</v>
       </c>
       <c r="D453" s="7">
-        <v>56767</v>
+        <v>16149</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>882</v>
       </c>
       <c r="C454" s="13" t="s">
         <v>883</v>
       </c>
       <c r="D454" s="7">
-        <v>16149</v>
+        <v>243184</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>884</v>
       </c>
       <c r="C455" s="13" t="s">
         <v>885</v>
       </c>
       <c r="D455" s="7">
-        <v>243184</v>
+        <v>97453</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>886</v>
       </c>
       <c r="C456" s="13" t="s">
         <v>887</v>
       </c>
       <c r="D456" s="7">
-        <v>97453</v>
+        <v>25907</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>888</v>
       </c>
       <c r="C457" s="13" t="s">
         <v>889</v>
       </c>
       <c r="D457" s="7">
-        <v>25907</v>
+        <v>34198</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="10">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>890</v>
       </c>
       <c r="C458" s="13" t="s">
         <v>891</v>
       </c>
       <c r="D458" s="7">
-        <v>34198</v>
+        <v>131321</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="10">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>892</v>
       </c>
       <c r="C459" s="13" t="s">
         <v>893</v>
       </c>
       <c r="D459" s="7">
-        <v>131321</v>
+        <v>294045</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>894</v>
       </c>
       <c r="C460" s="13" t="s">
         <v>895</v>
       </c>
       <c r="D460" s="7">
-        <v>294045</v>
+        <v>196981</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>896</v>
       </c>
       <c r="C461" s="13" t="s">
         <v>897</v>
       </c>
       <c r="D461" s="7">
-        <v>196981</v>
+        <v>456769</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>898</v>
       </c>
       <c r="C462" s="13" t="s">
         <v>899</v>
       </c>
       <c r="D462" s="7">
-        <v>456769</v>
+        <v>79715</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>900</v>
       </c>
       <c r="C463" s="13" t="s">
         <v>901</v>
       </c>
       <c r="D463" s="7">
-        <v>79715</v>
+        <v>11192</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>902</v>
       </c>
       <c r="C464" s="13" t="s">
         <v>903</v>
       </c>
       <c r="D464" s="7">
-        <v>11192</v>
+        <v>7380</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="10">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>904</v>
       </c>
       <c r="C465" s="13" t="s">
         <v>905</v>
       </c>
       <c r="D465" s="7">
-        <v>7380</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>906</v>
       </c>
       <c r="C466" s="13" t="s">
         <v>907</v>
       </c>
       <c r="D466" s="7">
-        <v>7840</v>
+        <v>54141</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="10">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>908</v>
       </c>
       <c r="C467" s="13" t="s">
         <v>909</v>
       </c>
       <c r="D467" s="7">
-        <v>54141</v>
+        <v>12895</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="10">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C468" s="13" t="s">
         <v>911</v>
       </c>
       <c r="D468" s="7">
-        <v>12895</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="10">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>912</v>
       </c>
       <c r="C469" s="13" t="s">
         <v>913</v>
       </c>
       <c r="D469" s="7">
-        <v>3515</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="10">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>914</v>
       </c>
       <c r="C470" s="13" t="s">
         <v>915</v>
       </c>
       <c r="D470" s="7">
-        <v>4665</v>
+        <v>11625</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="10">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>916</v>
       </c>
       <c r="C471" s="13" t="s">
         <v>917</v>
       </c>
       <c r="D471" s="7">
-        <v>11625</v>
+        <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="10">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>918</v>
       </c>
       <c r="C472" s="13" t="s">
         <v>919</v>
       </c>
       <c r="D472" s="7">
-        <v>0</v>
+        <v>7840</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="10">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>920</v>
       </c>
       <c r="C473" s="13" t="s">
         <v>921</v>
       </c>
       <c r="D473" s="7">
-        <v>7840</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="10">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>922</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>923</v>
       </c>
       <c r="D474" s="7">
-        <v>3068</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="10">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>924</v>
       </c>
       <c r="C475" s="13" t="s">
         <v>925</v>
       </c>
       <c r="D475" s="7">
-        <v>3515</v>
+        <v>11625</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="10">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>926</v>
       </c>
       <c r="C476" s="13" t="s">
         <v>927</v>
       </c>
       <c r="D476" s="7">
-        <v>11625</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="10">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>928</v>
       </c>
       <c r="C477" s="13" t="s">
         <v>929</v>
       </c>
       <c r="D477" s="7">
-        <v>2097</v>
+        <v>20985</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>930</v>
       </c>
       <c r="C478" s="13" t="s">
         <v>931</v>
       </c>
       <c r="D478" s="7">
-        <v>20985</v>
+        <v>9663</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="10">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>932</v>
       </c>
       <c r="C479" s="13" t="s">
         <v>933</v>
       </c>
       <c r="D479" s="7">
-        <v>9663</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="10">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>934</v>
       </c>
       <c r="C480" s="13" t="s">
         <v>935</v>
       </c>
       <c r="D480" s="7">
-        <v>3350</v>
+        <v>8963</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="10">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>936</v>
       </c>
       <c r="C481" s="13" t="s">
         <v>937</v>
       </c>
       <c r="D481" s="7">
-        <v>8963</v>
+        <v>25848</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="10">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>938</v>
       </c>
       <c r="C482" s="13" t="s">
         <v>939</v>
       </c>
       <c r="D482" s="7">
-        <v>25848</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="10">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>940</v>
       </c>
       <c r="C483" s="13" t="s">
         <v>941</v>
       </c>
       <c r="D483" s="7">
-        <v>3518</v>
+        <v>10572</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="10">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>942</v>
       </c>
       <c r="C484" s="13" t="s">
         <v>943</v>
       </c>
       <c r="D484" s="7">
-        <v>10572</v>
+        <v>17610</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="10">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>944</v>
       </c>
       <c r="C485" s="13" t="s">
         <v>945</v>
       </c>
       <c r="D485" s="7">
-        <v>17610</v>
+        <v>228848</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="10">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>946</v>
       </c>
       <c r="C486" s="13" t="s">
         <v>947</v>
       </c>
       <c r="D486" s="7">
-        <v>228848</v>
+        <v>31664</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="10">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>948</v>
       </c>
       <c r="C487" s="13" t="s">
         <v>949</v>
       </c>
       <c r="D487" s="7">
-        <v>31664</v>
+        <v>59853</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="10">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>950</v>
       </c>
       <c r="C488" s="13" t="s">
         <v>951</v>
       </c>
       <c r="D488" s="7">
-        <v>59853</v>
+        <v>116173</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="10">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>952</v>
       </c>
       <c r="C489" s="13" t="s">
         <v>953</v>
       </c>
       <c r="D489" s="7">
-        <v>116173</v>
+        <v>17610</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="10">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>954</v>
       </c>
       <c r="C490" s="13" t="s">
         <v>955</v>
       </c>
       <c r="D490" s="7">
-        <v>17610</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="10">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>956</v>
       </c>
       <c r="C491" s="13" t="s">
         <v>957</v>
       </c>
       <c r="D491" s="7">
-        <v>5279</v>
+        <v>8093</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="10">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>958</v>
       </c>
       <c r="C492" s="13" t="s">
         <v>959</v>
       </c>
       <c r="D492" s="7">
-        <v>8093</v>
+        <v>24652</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="10">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>960</v>
       </c>
       <c r="C493" s="13" t="s">
         <v>961</v>
       </c>
       <c r="D493" s="7">
-        <v>24652</v>
+        <v>28577</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="10">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>962</v>
       </c>
       <c r="C494" s="13" t="s">
         <v>963</v>
       </c>
       <c r="D494" s="7">
-        <v>28577</v>
+        <v>31450</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="10">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>964</v>
       </c>
       <c r="C495" s="13" t="s">
         <v>965</v>
       </c>
       <c r="D495" s="7">
-        <v>31450</v>
+        <v>32008</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="10">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>966</v>
       </c>
       <c r="C496" s="13" t="s">
         <v>967</v>
       </c>
       <c r="D496" s="7">
-        <v>32008</v>
+        <v>88291</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="10">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>968</v>
       </c>
       <c r="C497" s="13" t="s">
         <v>969</v>
       </c>
       <c r="D497" s="7">
-        <v>88291</v>
+        <v>92639</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="10">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>970</v>
       </c>
       <c r="C498" s="13" t="s">
         <v>971</v>
       </c>
       <c r="D498" s="7">
-        <v>92639</v>
+        <v>274159</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="10">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>972</v>
       </c>
       <c r="C499" s="13" t="s">
         <v>973</v>
       </c>
       <c r="D499" s="7">
-        <v>274159</v>
+        <v>92629</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="10">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>974</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>975</v>
       </c>
       <c r="D500" s="7">
-        <v>92629</v>
+        <v>297590</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="10">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>976</v>
       </c>
       <c r="C501" s="13" t="s">
         <v>977</v>
       </c>
       <c r="D501" s="7">
-        <v>297590</v>
+        <v>25449</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="10">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>978</v>
       </c>
       <c r="C502" s="13" t="s">
         <v>979</v>
       </c>
       <c r="D502" s="7">
-        <v>25449</v>
+        <v>29458</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="10">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>980</v>
       </c>
       <c r="C503" s="13" t="s">
         <v>981</v>
       </c>
       <c r="D503" s="7">
-        <v>29458</v>
+        <v>32811</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="10">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>982</v>
       </c>
       <c r="C504" s="13" t="s">
         <v>983</v>
       </c>
       <c r="D504" s="7">
-        <v>32811</v>
+        <v>33350</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="10">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>984</v>
       </c>
       <c r="C505" s="13" t="s">
         <v>985</v>
       </c>
       <c r="D505" s="7">
-        <v>33350</v>
+        <v>634265</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="10">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>986</v>
       </c>
       <c r="C506" s="13" t="s">
         <v>987</v>
       </c>
       <c r="D506" s="7">
         <v>634265</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="10">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C507" s="13" t="s">
         <v>989</v>
       </c>
       <c r="D507" s="7">
-        <v>634265</v>
+        <v>36621</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="10">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>990</v>
       </c>
       <c r="C508" s="13" t="s">
         <v>991</v>
       </c>
       <c r="D508" s="7">
-        <v>36621</v>
+        <v>40486</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="10">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>992</v>
       </c>
       <c r="C509" s="13" t="s">
         <v>993</v>
       </c>
       <c r="D509" s="7">
-        <v>40486</v>
+        <v>134006</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="10">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>994</v>
       </c>
       <c r="C510" s="13" t="s">
         <v>995</v>
       </c>
       <c r="D510" s="7">
-        <v>134006</v>
+        <v>36596</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="10">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>996</v>
       </c>
       <c r="C511" s="13" t="s">
         <v>997</v>
       </c>
       <c r="D511" s="7">
-        <v>36596</v>
+        <v>37182</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="10">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>998</v>
       </c>
       <c r="C512" s="13" t="s">
         <v>999</v>
       </c>
       <c r="D512" s="7">
-        <v>37182</v>
+        <v>146956</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="10">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="C513" s="13" t="s">
         <v>1001</v>
       </c>
       <c r="D513" s="7">
         <v>146956</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="10">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1002</v>
       </c>
       <c r="C514" s="13" t="s">
         <v>1003</v>
       </c>
       <c r="D514" s="7">
-        <v>146956</v>
+        <v>23806</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="10">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="C515" s="13" t="s">
         <v>1005</v>
       </c>
       <c r="D515" s="7">
-        <v>23806</v>
+        <v>27683</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="10">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="C516" s="13" t="s">
         <v>1007</v>
       </c>
       <c r="D516" s="7">
-        <v>27683</v>
+        <v>53723</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="10">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1008</v>
       </c>
       <c r="C517" s="13" t="s">
         <v>1009</v>
       </c>
       <c r="D517" s="7">
-        <v>53723</v>
+        <v>58337</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="10">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>1011</v>
       </c>
       <c r="D518" s="7">
-        <v>58337</v>
+        <v>59593</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="10">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="C519" s="13" t="s">
         <v>1013</v>
       </c>
       <c r="D519" s="7">
-        <v>59593</v>
+        <v>60640</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1014</v>
       </c>
       <c r="C520" s="13" t="s">
         <v>1015</v>
       </c>
       <c r="D520" s="7">
-        <v>60640</v>
+        <v>30132</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="10">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1016</v>
       </c>
       <c r="C521" s="13" t="s">
         <v>1017</v>
       </c>
       <c r="D521" s="7">
-        <v>30132</v>
+        <v>30877</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="10">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="C522" s="13" t="s">
         <v>1019</v>
       </c>
       <c r="D522" s="7">
-        <v>30877</v>
+        <v>83483</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="10">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="C523" s="13" t="s">
         <v>1021</v>
       </c>
       <c r="D523" s="7">
-        <v>83483</v>
+        <v>69111</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="10">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="C524" s="13" t="s">
         <v>1023</v>
       </c>
       <c r="D524" s="7">
-        <v>69111</v>
+        <v>74243</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="10">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="C525" s="13" t="s">
         <v>1025</v>
       </c>
       <c r="D525" s="7">
-        <v>74243</v>
+        <v>74438</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="10">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1026</v>
       </c>
       <c r="C526" s="13" t="s">
         <v>1027</v>
       </c>
       <c r="D526" s="7">
-        <v>74438</v>
+        <v>75703</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="10">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="C527" s="13" t="s">
         <v>1029</v>
       </c>
       <c r="D527" s="7">
-        <v>75703</v>
+        <v>179538</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="10">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="C528" s="13" t="s">
         <v>1031</v>
       </c>
       <c r="D528" s="7">
-        <v>179538</v>
-[...6 lines deleted...]
-      <c r="B529" s="4" t="s">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" outlineLevel="1">
+      <c r="A529" s="9" t="s">
         <v>1032</v>
       </c>
-      <c r="C529" s="13" t="s">
+      <c r="B529" s="0"/>
+      <c r="C529" s="11"/>
+      <c r="D529" s="5"/>
+    </row>
+    <row r="530" spans="1:4" outlineLevel="2">
+      <c r="A530" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B530" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D530" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" outlineLevel="2">
+      <c r="A531" s="10">
+        <v>1</v>
+      </c>
+      <c r="B531" s="4" t="s">
         <v>1033</v>
       </c>
-      <c r="D529" s="7">
-[...4 lines deleted...]
-      <c r="A530" s="9" t="s">
+      <c r="C531" s="13" t="s">
         <v>1034</v>
       </c>
-      <c r="B530" s="0"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D531" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="C532" s="13" t="s">
         <v>1036</v>
       </c>
       <c r="D532" s="7">
-        <v>0</v>
+        <v>20098</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1037</v>
       </c>
       <c r="C533" s="13" t="s">
         <v>1038</v>
       </c>
       <c r="D533" s="7">
-        <v>20098</v>
+        <v>201087</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1039</v>
       </c>
       <c r="C534" s="13" t="s">
         <v>1040</v>
       </c>
       <c r="D534" s="7">
-        <v>201087</v>
+        <v>61514</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="C535" s="13" t="s">
         <v>1042</v>
       </c>
       <c r="D535" s="7">
-        <v>61514</v>
+        <v>71768</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="C536" s="13" t="s">
         <v>1044</v>
       </c>
       <c r="D536" s="7">
-        <v>71768</v>
+        <v>92276</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="C537" s="13" t="s">
         <v>1046</v>
       </c>
       <c r="D537" s="7">
-        <v>92276</v>
+        <v>112785</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1047</v>
       </c>
       <c r="C538" s="13" t="s">
         <v>1048</v>
       </c>
       <c r="D538" s="7">
-        <v>112785</v>
+        <v>6390</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="C539" s="13" t="s">
         <v>1050</v>
       </c>
       <c r="D539" s="7">
-        <v>6390</v>
+        <v>158</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1051</v>
       </c>
       <c r="C540" s="13" t="s">
         <v>1052</v>
       </c>
       <c r="D540" s="7">
-        <v>158</v>
+        <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1053</v>
       </c>
       <c r="C541" s="13" t="s">
         <v>1054</v>
       </c>
       <c r="D541" s="7">
-        <v>0</v>
+        <v>948</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1055</v>
       </c>
       <c r="C542" s="13" t="s">
         <v>1056</v>
       </c>
       <c r="D542" s="7">
-        <v>948</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="C543" s="13" t="s">
         <v>1058</v>
       </c>
       <c r="D543" s="7">
-        <v>2126</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="C544" s="13" t="s">
         <v>1060</v>
       </c>
       <c r="D544" s="7">
-        <v>3206</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="C545" s="13" t="s">
         <v>1062</v>
       </c>
       <c r="D545" s="7">
-        <v>2296</v>
-[...6 lines deleted...]
-      <c r="B546" s="4" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" outlineLevel="1">
+      <c r="A546" s="9" t="s">
         <v>1063</v>
       </c>
-      <c r="C546" s="13" t="s">
+      <c r="B546" s="0"/>
+      <c r="C546" s="11"/>
+      <c r="D546" s="5"/>
+    </row>
+    <row r="547" spans="1:4" outlineLevel="2">
+      <c r="A547" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B547" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C547" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" outlineLevel="2">
+      <c r="A548" s="10">
+        <v>1</v>
+      </c>
+      <c r="B548" s="4" t="s">
         <v>1064</v>
       </c>
-      <c r="D546" s="7">
-[...4 lines deleted...]
-      <c r="A547" s="9" t="s">
+      <c r="C548" s="13" t="s">
         <v>1065</v>
       </c>
-      <c r="B547" s="0"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D548" s="7">
+        <v>3420</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="C549" s="13" t="s">
         <v>1067</v>
       </c>
       <c r="D549" s="7">
-        <v>3420</v>
+        <v>8835</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="C550" s="13" t="s">
         <v>1069</v>
       </c>
       <c r="D550" s="7">
-        <v>8835</v>
+        <v>43890</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C551" s="13" t="s">
         <v>1071</v>
       </c>
       <c r="D551" s="7">
-        <v>43890</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="C552" s="13" t="s">
         <v>1073</v>
       </c>
       <c r="D552" s="7">
-        <v>2367</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="C553" s="13" t="s">
         <v>1075</v>
       </c>
       <c r="D553" s="7">
-        <v>2850</v>
+        <v>431300</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="C554" s="13" t="s">
         <v>1077</v>
       </c>
       <c r="D554" s="7">
-        <v>431300</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="C555" s="13" t="s">
         <v>1079</v>
       </c>
       <c r="D555" s="7">
-        <v>7410</v>
+        <v>6745</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="C556" s="13" t="s">
         <v>1081</v>
       </c>
       <c r="D556" s="7">
-        <v>6745</v>
+        <v>8788</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="C557" s="13" t="s">
         <v>1083</v>
       </c>
       <c r="D557" s="7">
-        <v>8788</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="C558" s="13" t="s">
         <v>1085</v>
       </c>
       <c r="D558" s="7">
-        <v>5605</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="10">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="C559" s="13" t="s">
         <v>1087</v>
       </c>
       <c r="D559" s="7">
         <v>2518</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="10">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="C560" s="13" t="s">
         <v>1089</v>
       </c>
       <c r="D560" s="7">
-        <v>2518</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="C561" s="13" t="s">
         <v>1091</v>
       </c>
       <c r="D561" s="7">
-        <v>5130</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="C562" s="13" t="s">
         <v>1093</v>
       </c>
       <c r="D562" s="7">
-        <v>4044</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
       <c r="A563" s="10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="C563" s="13" t="s">
         <v>1095</v>
       </c>
       <c r="D563" s="7">
         <v>4323</v>
       </c>
     </row>
     <row r="564" spans="1:4" outlineLevel="2">
       <c r="A564" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="C564" s="13" t="s">
         <v>1097</v>
       </c>
       <c r="D564" s="7">
-        <v>4323</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="565" spans="1:4" outlineLevel="2">
       <c r="A565" s="10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="C565" s="13" t="s">
         <v>1099</v>
       </c>
       <c r="D565" s="7">
         <v>1140</v>
       </c>
     </row>
     <row r="566" spans="1:4" outlineLevel="2">
       <c r="A566" s="10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="C566" s="13" t="s">
         <v>1101</v>
       </c>
       <c r="D566" s="7">
         <v>1140</v>
       </c>
     </row>
     <row r="567" spans="1:4" outlineLevel="2">
       <c r="A567" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="C567" s="13" t="s">
         <v>1103</v>
       </c>
       <c r="D567" s="7">
-        <v>1140</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="568" spans="1:4" outlineLevel="2">
       <c r="A568" s="10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="C568" s="13" t="s">
         <v>1105</v>
       </c>
       <c r="D568" s="7">
         <v>3230</v>
       </c>
     </row>
     <row r="569" spans="1:4" outlineLevel="2">
       <c r="A569" s="10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="C569" s="13" t="s">
         <v>1107</v>
       </c>
       <c r="D569" s="7">
         <v>3230</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="2">
       <c r="A570" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="C570" s="13" t="s">
         <v>1109</v>
       </c>
       <c r="D570" s="7">
-        <v>3230</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="2">
       <c r="A571" s="10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="C571" s="13" t="s">
         <v>1111</v>
       </c>
       <c r="D571" s="7">
         <v>1140</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="2">
       <c r="A572" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="C572" s="13" t="s">
         <v>1113</v>
       </c>
       <c r="D572" s="7">
-        <v>1140</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="2">
       <c r="A573" s="10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="C573" s="13" t="s">
         <v>1115</v>
       </c>
       <c r="D573" s="7">
-        <v>2523</v>
+        <v>325</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="2">
       <c r="A574" s="10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="C574" s="13" t="s">
         <v>1117</v>
       </c>
       <c r="D574" s="7">
-        <v>325</v>
+        <v>55433</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="2">
       <c r="A575" s="10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="C575" s="13" t="s">
         <v>1119</v>
       </c>
       <c r="D575" s="7">
-        <v>55433</v>
+        <v>109820</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="2">
       <c r="A576" s="10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1120</v>
       </c>
       <c r="C576" s="13" t="s">
         <v>1121</v>
       </c>
       <c r="D576" s="7">
-        <v>109820</v>
+        <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="2">
       <c r="A577" s="10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1122</v>
       </c>
       <c r="C577" s="13" t="s">
         <v>1123</v>
       </c>
       <c r="D577" s="7">
-        <v>0</v>
+        <v>7125</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="2">
       <c r="A578" s="10">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="C578" s="13" t="s">
         <v>1125</v>
       </c>
       <c r="D578" s="7">
-        <v>7125</v>
+        <v>6745</v>
       </c>
     </row>
     <row r="579" spans="1:4" outlineLevel="2">
       <c r="A579" s="10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1126</v>
       </c>
       <c r="C579" s="13" t="s">
         <v>1127</v>
       </c>
       <c r="D579" s="7">
-        <v>6745</v>
+        <v>532</v>
       </c>
     </row>
     <row r="580" spans="1:4" outlineLevel="2">
       <c r="A580" s="10">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="C580" s="13" t="s">
         <v>1129</v>
       </c>
       <c r="D580" s="7">
-        <v>532</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="581" spans="1:4" outlineLevel="2">
       <c r="A581" s="10">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B581" s="4" t="s">
         <v>1130</v>
       </c>
       <c r="C581" s="13" t="s">
         <v>1131</v>
       </c>
       <c r="D581" s="7">
-        <v>1900</v>
+        <v>18098</v>
       </c>
     </row>
     <row r="582" spans="1:4" outlineLevel="2">
       <c r="A582" s="10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>1132</v>
       </c>
       <c r="C582" s="13" t="s">
         <v>1133</v>
       </c>
       <c r="D582" s="7">
-        <v>18098</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="583" spans="1:4" outlineLevel="2">
       <c r="A583" s="10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1134</v>
       </c>
       <c r="C583" s="13" t="s">
         <v>1135</v>
       </c>
       <c r="D583" s="7">
-        <v>18905</v>
+        <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:4" outlineLevel="2">
       <c r="A584" s="10">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1136</v>
       </c>
       <c r="C584" s="13" t="s">
         <v>1137</v>
       </c>
       <c r="D584" s="7">
-        <v>0</v>
+        <v>6888</v>
       </c>
     </row>
     <row r="585" spans="1:4" outlineLevel="2">
       <c r="A585" s="10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1138</v>
       </c>
       <c r="C585" s="13" t="s">
         <v>1139</v>
       </c>
       <c r="D585" s="7">
         <v>6888</v>
       </c>
     </row>
     <row r="586" spans="1:4" outlineLevel="2">
       <c r="A586" s="10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="C586" s="13" t="s">
         <v>1141</v>
       </c>
       <c r="D586" s="7">
-        <v>6888</v>
+        <v>16720</v>
       </c>
     </row>
     <row r="587" spans="1:4" outlineLevel="2">
       <c r="A587" s="10">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>1142</v>
       </c>
       <c r="C587" s="13" t="s">
         <v>1143</v>
       </c>
       <c r="D587" s="7">
-        <v>16720</v>
+        <v>11400</v>
       </c>
     </row>
     <row r="588" spans="1:4" outlineLevel="2">
       <c r="A588" s="10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>1144</v>
       </c>
       <c r="C588" s="13" t="s">
         <v>1145</v>
       </c>
       <c r="D588" s="7">
-        <v>11400</v>
+        <v>33250</v>
       </c>
     </row>
     <row r="589" spans="1:4" outlineLevel="2">
       <c r="A589" s="10">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="C589" s="13" t="s">
         <v>1147</v>
       </c>
       <c r="D589" s="7">
-        <v>33250</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="590" spans="1:4" outlineLevel="2">
       <c r="A590" s="10">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B590" s="4" t="s">
         <v>1148</v>
       </c>
       <c r="C590" s="13" t="s">
         <v>1149</v>
       </c>
       <c r="D590" s="7">
-        <v>2613</v>
+        <v>17195</v>
       </c>
     </row>
     <row r="591" spans="1:4" outlineLevel="2">
       <c r="A591" s="10">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B591" s="4" t="s">
         <v>1150</v>
       </c>
       <c r="C591" s="13" t="s">
         <v>1151</v>
       </c>
       <c r="D591" s="7">
-        <v>17195</v>
+        <v>7695</v>
       </c>
     </row>
     <row r="592" spans="1:4" outlineLevel="2">
       <c r="A592" s="10">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B592" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="C592" s="13" t="s">
         <v>1153</v>
       </c>
       <c r="D592" s="7">
-        <v>7695</v>
+        <v>74290</v>
       </c>
     </row>
     <row r="593" spans="1:4" outlineLevel="2">
       <c r="A593" s="10">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B593" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="C593" s="13" t="s">
         <v>1155</v>
       </c>
       <c r="D593" s="7">
-        <v>74290</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="594" spans="1:4" outlineLevel="2">
       <c r="A594" s="10">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B594" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="C594" s="13" t="s">
         <v>1157</v>
       </c>
       <c r="D594" s="7">
-        <v>2518</v>
+        <v>37867</v>
       </c>
     </row>
     <row r="595" spans="1:4" outlineLevel="2">
       <c r="A595" s="10">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B595" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="C595" s="13" t="s">
         <v>1159</v>
       </c>
       <c r="D595" s="7">
-        <v>37867</v>
+        <v>41088</v>
       </c>
     </row>
     <row r="596" spans="1:4" outlineLevel="2">
       <c r="A596" s="10">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B596" s="4" t="s">
         <v>1160</v>
       </c>
       <c r="C596" s="13" t="s">
         <v>1161</v>
       </c>
       <c r="D596" s="7">
-        <v>41088</v>
+        <v>82175</v>
       </c>
     </row>
     <row r="597" spans="1:4" outlineLevel="2">
       <c r="A597" s="10">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B597" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="C597" s="13" t="s">
         <v>1163</v>
       </c>
       <c r="D597" s="7">
         <v>82175</v>
       </c>
     </row>
     <row r="598" spans="1:4" outlineLevel="2">
       <c r="A598" s="10">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B598" s="4" t="s">
         <v>1164</v>
       </c>
       <c r="C598" s="13" t="s">
         <v>1165</v>
       </c>
       <c r="D598" s="7">
-        <v>82175</v>
+        <v>54378</v>
       </c>
     </row>
     <row r="599" spans="1:4" outlineLevel="2">
       <c r="A599" s="10">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B599" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="C599" s="13" t="s">
         <v>1167</v>
       </c>
       <c r="D599" s="7">
-        <v>54378</v>
+        <v>101650</v>
       </c>
     </row>
     <row r="600" spans="1:4" outlineLevel="2">
       <c r="A600" s="10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B600" s="4" t="s">
         <v>1168</v>
       </c>
       <c r="C600" s="13" t="s">
         <v>1169</v>
       </c>
       <c r="D600" s="7">
         <v>101650</v>
       </c>
     </row>
     <row r="601" spans="1:4" outlineLevel="2">
       <c r="A601" s="10">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B601" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="C601" s="13" t="s">
         <v>1171</v>
       </c>
       <c r="D601" s="7">
-        <v>101650</v>
+        <v>62748</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="2">
       <c r="A602" s="10">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B602" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="C602" s="13" t="s">
         <v>1173</v>
       </c>
       <c r="D602" s="7">
-        <v>62748</v>
+        <v>115900</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="2">
       <c r="A603" s="10">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B603" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="C603" s="13" t="s">
         <v>1175</v>
       </c>
       <c r="D603" s="7">
         <v>115900</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="2">
       <c r="A604" s="10">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B604" s="4" t="s">
         <v>1176</v>
       </c>
       <c r="C604" s="13" t="s">
         <v>1177</v>
       </c>
       <c r="D604" s="7">
-        <v>115900</v>
+        <v>104595</v>
       </c>
     </row>
     <row r="605" spans="1:4" outlineLevel="2">
       <c r="A605" s="10">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B605" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="C605" s="13" t="s">
         <v>1179</v>
       </c>
       <c r="D605" s="7">
-        <v>104595</v>
+        <v>164255</v>
       </c>
     </row>
     <row r="606" spans="1:4" outlineLevel="2">
       <c r="A606" s="10">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B606" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="C606" s="13" t="s">
         <v>1181</v>
       </c>
       <c r="D606" s="7">
         <v>164255</v>
       </c>
     </row>
     <row r="607" spans="1:4" outlineLevel="2">
       <c r="A607" s="10">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B607" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="C607" s="13" t="s">
         <v>1183</v>
       </c>
       <c r="D607" s="7">
-        <v>164255</v>
+        <v>31968</v>
       </c>
     </row>
     <row r="608" spans="1:4" outlineLevel="2">
       <c r="A608" s="10">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B608" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="C608" s="13" t="s">
         <v>1185</v>
       </c>
       <c r="D608" s="7">
-        <v>31968</v>
+        <v>23655</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="2">
       <c r="A609" s="10">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B609" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="C609" s="13" t="s">
         <v>1187</v>
       </c>
       <c r="D609" s="7">
-        <v>23655</v>
+        <v>15675</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="2">
       <c r="A610" s="10">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B610" s="4" t="s">
         <v>1188</v>
       </c>
       <c r="C610" s="13" t="s">
         <v>1189</v>
       </c>
       <c r="D610" s="7">
-        <v>15675</v>
+        <v>7078</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="2">
       <c r="A611" s="10">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B611" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="C611" s="13" t="s">
         <v>1191</v>
       </c>
       <c r="D611" s="7">
-        <v>7078</v>
+        <v>7410</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="2">
       <c r="A612" s="10">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B612" s="4" t="s">
         <v>1192</v>
       </c>
       <c r="C612" s="13" t="s">
         <v>1193</v>
       </c>
       <c r="D612" s="7">
-        <v>7410</v>
+        <v>13490</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="2">
       <c r="A613" s="10">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1194</v>
       </c>
       <c r="C613" s="13" t="s">
         <v>1195</v>
       </c>
       <c r="D613" s="7">
-        <v>13490</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="2">
       <c r="A614" s="10">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1196</v>
       </c>
       <c r="C614" s="13" t="s">
         <v>1197</v>
       </c>
       <c r="D614" s="7">
-        <v>1710</v>
+        <v>6745</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="2">
       <c r="A615" s="10">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1198</v>
       </c>
       <c r="C615" s="13" t="s">
         <v>1199</v>
       </c>
       <c r="D615" s="7">
-        <v>6745</v>
+        <v>8930</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="2">
       <c r="A616" s="10">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="C616" s="13" t="s">
         <v>1201</v>
       </c>
       <c r="D616" s="7">
-        <v>8930</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="2">
       <c r="A617" s="10">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="C617" s="13" t="s">
         <v>1203</v>
       </c>
       <c r="D617" s="7">
-        <v>1805</v>
+        <v>25935</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="2">
       <c r="A618" s="10">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="C618" s="13" t="s">
         <v>1205</v>
       </c>
       <c r="D618" s="7">
-        <v>25935</v>
+        <v>20758</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="2">
       <c r="A619" s="10">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="C619" s="13" t="s">
         <v>1207</v>
       </c>
       <c r="D619" s="7">
-        <v>20758</v>
+        <v>40157</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="2">
       <c r="A620" s="10">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="C620" s="13" t="s">
         <v>1209</v>
       </c>
       <c r="D620" s="7">
-        <v>40157</v>
+        <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="2">
       <c r="A621" s="10">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="C621" s="13" t="s">
         <v>1211</v>
       </c>
       <c r="D621" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="2">
       <c r="A622" s="10">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="C622" s="13" t="s">
         <v>1213</v>
       </c>
       <c r="D622" s="7">
-        <v>0</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="2">
       <c r="A623" s="10">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="C623" s="13" t="s">
         <v>1215</v>
       </c>
       <c r="D623" s="7">
-        <v>37905</v>
+        <v>49153</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="2">
       <c r="A624" s="10">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="C624" s="13" t="s">
         <v>1217</v>
       </c>
       <c r="D624" s="7">
-        <v>49153</v>
+        <v>115900</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="2">
       <c r="A625" s="10">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="C625" s="13" t="s">
         <v>1219</v>
       </c>
       <c r="D625" s="7">
         <v>115900</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="2">
       <c r="A626" s="10">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="C626" s="13" t="s">
         <v>1221</v>
       </c>
       <c r="D626" s="7">
-        <v>115900</v>
+        <v>43938</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="2">
       <c r="A627" s="10">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="C627" s="13" t="s">
         <v>1223</v>
       </c>
       <c r="D627" s="7">
-        <v>43938</v>
+        <v>82175</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="2">
       <c r="A628" s="10">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="C628" s="13" t="s">
         <v>1225</v>
       </c>
       <c r="D628" s="7">
         <v>82175</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="2">
       <c r="A629" s="10">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C629" s="13" t="s">
         <v>1227</v>
       </c>
       <c r="D629" s="7">
-        <v>82175</v>
+        <v>77387</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="2">
       <c r="A630" s="10">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="C630" s="13" t="s">
         <v>1229</v>
       </c>
       <c r="D630" s="7">
-        <v>77387</v>
+        <v>169100</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="2">
       <c r="A631" s="10">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1230</v>
       </c>
       <c r="C631" s="13" t="s">
         <v>1231</v>
       </c>
       <c r="D631" s="7">
         <v>169100</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="2">
       <c r="A632" s="10">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="C632" s="13" t="s">
         <v>1233</v>
       </c>
       <c r="D632" s="7">
-        <v>169100</v>
+        <v>54388</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="2">
       <c r="A633" s="10">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="C633" s="13" t="s">
         <v>1235</v>
       </c>
       <c r="D633" s="7">
-        <v>54388</v>
+        <v>101650</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="2">
       <c r="A634" s="10">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="C634" s="13" t="s">
         <v>1237</v>
       </c>
       <c r="D634" s="7">
         <v>101650</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="2">
       <c r="A635" s="10">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="C635" s="13" t="s">
         <v>1239</v>
       </c>
       <c r="D635" s="7">
-        <v>101650</v>
+        <v>94117</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="2">
       <c r="A636" s="10">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="C636" s="13" t="s">
         <v>1241</v>
       </c>
       <c r="D636" s="7">
-        <v>94117</v>
+        <v>188575</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="2">
       <c r="A637" s="10">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="C637" s="13" t="s">
         <v>1243</v>
       </c>
       <c r="D637" s="7">
         <v>188575</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="2">
       <c r="A638" s="10">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C638" s="13" t="s">
         <v>1245</v>
       </c>
       <c r="D638" s="7">
-        <v>188575</v>
+        <v>65883</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="2">
       <c r="A639" s="10">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C639" s="13" t="s">
         <v>1247</v>
       </c>
       <c r="D639" s="7">
-        <v>65883</v>
+        <v>115900</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="2">
       <c r="A640" s="10">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="C640" s="13" t="s">
         <v>1249</v>
       </c>
       <c r="D640" s="7">
         <v>115900</v>
       </c>
     </row>
     <row r="641" spans="1:4" outlineLevel="2">
       <c r="A641" s="10">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B641" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="C641" s="13" t="s">
         <v>1251</v>
       </c>
       <c r="D641" s="7">
-        <v>115900</v>
+        <v>164179</v>
       </c>
     </row>
     <row r="642" spans="1:4" outlineLevel="2">
       <c r="A642" s="10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B642" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="C642" s="13" t="s">
         <v>1253</v>
       </c>
       <c r="D642" s="7">
-        <v>164179</v>
+        <v>275500</v>
       </c>
     </row>
     <row r="643" spans="1:4" outlineLevel="2">
       <c r="A643" s="10">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B643" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="C643" s="13" t="s">
         <v>1255</v>
       </c>
       <c r="D643" s="7">
         <v>275500</v>
       </c>
     </row>
     <row r="644" spans="1:4" outlineLevel="2">
       <c r="A644" s="10">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B644" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="C644" s="13" t="s">
         <v>1257</v>
       </c>
       <c r="D644" s="7">
-        <v>275500</v>
+        <v>86830</v>
       </c>
     </row>
     <row r="645" spans="1:4" outlineLevel="2">
       <c r="A645" s="10">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B645" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="C645" s="13" t="s">
         <v>1259</v>
       </c>
       <c r="D645" s="7">
-        <v>86830</v>
+        <v>144970</v>
       </c>
     </row>
     <row r="646" spans="1:4" outlineLevel="2">
       <c r="A646" s="10">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B646" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="C646" s="13" t="s">
         <v>1261</v>
       </c>
       <c r="D646" s="7">
         <v>144970</v>
       </c>
     </row>
     <row r="647" spans="1:4" outlineLevel="2">
       <c r="A647" s="10">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B647" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="C647" s="13" t="s">
         <v>1263</v>
       </c>
       <c r="D647" s="7">
-        <v>144970</v>
+        <v>31968</v>
       </c>
     </row>
     <row r="648" spans="1:4" outlineLevel="2">
       <c r="A648" s="10">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B648" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="C648" s="13" t="s">
         <v>1265</v>
       </c>
       <c r="D648" s="7">
-        <v>31968</v>
+        <v>17195</v>
       </c>
     </row>
     <row r="649" spans="1:4" outlineLevel="2">
       <c r="A649" s="10">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B649" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="C649" s="13" t="s">
         <v>1267</v>
       </c>
       <c r="D649" s="7">
-        <v>17195</v>
+        <v>7695</v>
       </c>
     </row>
     <row r="650" spans="1:4" outlineLevel="2">
       <c r="A650" s="10">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B650" s="4" t="s">
         <v>1268</v>
       </c>
       <c r="C650" s="13" t="s">
         <v>1269</v>
       </c>
       <c r="D650" s="7">
-        <v>7695</v>
+        <v>16435</v>
       </c>
     </row>
     <row r="651" spans="1:4" outlineLevel="2">
       <c r="A651" s="10">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B651" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="C651" s="13" t="s">
         <v>1271</v>
       </c>
       <c r="D651" s="7">
-        <v>16435</v>
+        <v>32253</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="10">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="C652" s="13" t="s">
         <v>1273</v>
       </c>
       <c r="D652" s="7">
-        <v>32253</v>
+        <v>37620</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="10">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1274</v>
       </c>
       <c r="C653" s="13" t="s">
         <v>1275</v>
       </c>
       <c r="D653" s="7">
-        <v>37620</v>
+        <v>42988</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="10">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1276</v>
       </c>
       <c r="C654" s="13" t="s">
         <v>1277</v>
       </c>
       <c r="D654" s="7">
-        <v>42988</v>
+        <v>59090</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="10">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1278</v>
       </c>
       <c r="C655" s="13" t="s">
         <v>1279</v>
       </c>
       <c r="D655" s="7">
-        <v>59090</v>
+        <v>8408</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="10">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="C656" s="13" t="s">
         <v>1281</v>
       </c>
       <c r="D656" s="7">
-        <v>8408</v>
+        <v>7078</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="10">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1282</v>
       </c>
       <c r="C657" s="13" t="s">
         <v>1283</v>
       </c>
       <c r="D657" s="7">
-        <v>7078</v>
+        <v>12825</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="10">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1284</v>
       </c>
       <c r="C658" s="13" t="s">
         <v>1285</v>
       </c>
       <c r="D658" s="7">
-        <v>12825</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="10">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1286</v>
       </c>
       <c r="C659" s="13" t="s">
         <v>1287</v>
       </c>
       <c r="D659" s="7">
-        <v>2993</v>
+        <v>30400</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="10">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1288</v>
       </c>
       <c r="C660" s="13" t="s">
         <v>1289</v>
       </c>
       <c r="D660" s="7">
-        <v>30400</v>
+        <v>104500</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="10">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1290</v>
       </c>
       <c r="C661" s="13" t="s">
         <v>1291</v>
       </c>
       <c r="D661" s="7">
-        <v>104500</v>
+        <v>46550</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="10">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="C662" s="13" t="s">
         <v>1293</v>
       </c>
       <c r="D662" s="7">
-        <v>46550</v>
+        <v>50920</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="10">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1294</v>
       </c>
       <c r="C663" s="13" t="s">
         <v>1295</v>
       </c>
       <c r="D663" s="7">
-        <v>50920</v>
+        <v>27455</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="10">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1296</v>
       </c>
       <c r="C664" s="13" t="s">
         <v>1297</v>
       </c>
       <c r="D664" s="7">
-        <v>27455</v>
+        <v>21185</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="10">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1298</v>
       </c>
       <c r="C665" s="13" t="s">
         <v>1299</v>
       </c>
       <c r="D665" s="7">
-        <v>21185</v>
+        <v>20235</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="10">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1300</v>
       </c>
       <c r="C666" s="13" t="s">
         <v>1301</v>
       </c>
       <c r="D666" s="7">
-        <v>20235</v>
+        <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="10">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1302</v>
       </c>
       <c r="C667" s="13" t="s">
         <v>1303</v>
       </c>
       <c r="D667" s="7">
-        <v>0</v>
+        <v>20425</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="10">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1304</v>
       </c>
       <c r="C668" s="13" t="s">
         <v>1305</v>
       </c>
       <c r="D668" s="7">
-        <v>20425</v>
+        <v>12422</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="10">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1306</v>
       </c>
       <c r="C669" s="13" t="s">
         <v>1307</v>
       </c>
       <c r="D669" s="7">
-        <v>12422</v>
+        <v>11955</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="10">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1308</v>
       </c>
       <c r="C670" s="13" t="s">
         <v>1309</v>
       </c>
       <c r="D670" s="7">
-        <v>11955</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="10">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1310</v>
       </c>
       <c r="C671" s="13" t="s">
         <v>1311</v>
       </c>
       <c r="D671" s="7">
-        <v>1710</v>
+        <v>64838</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="10">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1312</v>
       </c>
       <c r="C672" s="13" t="s">
         <v>1313</v>
       </c>
       <c r="D672" s="7">
-        <v>64838</v>
+        <v>48118</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="10">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1314</v>
       </c>
       <c r="C673" s="13" t="s">
         <v>1315</v>
       </c>
       <c r="D673" s="7">
-        <v>48118</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="10">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="C674" s="13" t="s">
         <v>1317</v>
       </c>
       <c r="D674" s="7">
         <v>3278</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="10">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1318</v>
       </c>
       <c r="C675" s="13" t="s">
         <v>1319</v>
       </c>
       <c r="D675" s="7">
         <v>3278</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="10">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1320</v>
       </c>
       <c r="C676" s="13" t="s">
         <v>1321</v>
       </c>
       <c r="D676" s="7">
         <v>3278</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="10">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1322</v>
       </c>
       <c r="C677" s="13" t="s">
         <v>1323</v>
       </c>
       <c r="D677" s="7">
-        <v>3278</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="10">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1324</v>
       </c>
       <c r="C678" s="13" t="s">
         <v>1325</v>
       </c>
       <c r="D678" s="7">
         <v>2613</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="10">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1326</v>
       </c>
       <c r="C679" s="13" t="s">
         <v>1327</v>
       </c>
       <c r="D679" s="7">
         <v>2613</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="10">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1328</v>
       </c>
       <c r="C680" s="13" t="s">
         <v>1329</v>
       </c>
       <c r="D680" s="7">
-        <v>2613</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="10">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1330</v>
       </c>
       <c r="C681" s="13" t="s">
         <v>1331</v>
       </c>
       <c r="D681" s="7">
-        <v>1378</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="10">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1332</v>
       </c>
       <c r="C682" s="13" t="s">
         <v>1333</v>
       </c>
       <c r="D682" s="7">
         <v>1853</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="10">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1334</v>
       </c>
       <c r="C683" s="13" t="s">
         <v>1335</v>
       </c>
       <c r="D683" s="7">
-        <v>1853</v>
+        <v>6745</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="10">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1336</v>
       </c>
       <c r="C684" s="13" t="s">
         <v>1337</v>
       </c>
       <c r="D684" s="7">
-        <v>6745</v>
+        <v>930</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="10">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1338</v>
       </c>
       <c r="C685" s="13" t="s">
         <v>1339</v>
       </c>
       <c r="D685" s="7">
-        <v>930</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="10">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1340</v>
       </c>
       <c r="C686" s="13" t="s">
         <v>1341</v>
       </c>
       <c r="D686" s="7">
-        <v>1580</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="10">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1342</v>
       </c>
       <c r="C687" s="13" t="s">
         <v>1343</v>
       </c>
       <c r="D687" s="7">
-        <v>21300</v>
+        <v>770</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="10">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1344</v>
       </c>
       <c r="C688" s="13" t="s">
         <v>1345</v>
       </c>
       <c r="D688" s="7">
-        <v>770</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="10">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1346</v>
       </c>
       <c r="C689" s="13" t="s">
         <v>1347</v>
       </c>
       <c r="D689" s="7">
-        <v>1100</v>
+        <v>330</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="10">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="C690" s="13" t="s">
         <v>1349</v>
       </c>
       <c r="D690" s="7">
-        <v>330</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="10">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1350</v>
       </c>
       <c r="C691" s="13" t="s">
         <v>1351</v>
       </c>
       <c r="D691" s="7">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="10">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="C692" s="13" t="s">
         <v>1353</v>
       </c>
       <c r="D692" s="7">
-        <v>900</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="10">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1354</v>
       </c>
       <c r="C693" s="13" t="s">
         <v>1355</v>
       </c>
       <c r="D693" s="7">
-        <v>11000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="10">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="C694" s="13" t="s">
         <v>1357</v>
       </c>
       <c r="D694" s="7">
-        <v>1300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="10">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1358</v>
       </c>
       <c r="C695" s="13" t="s">
         <v>1359</v>
       </c>
       <c r="D695" s="7">
-        <v>1200</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="10">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="C696" s="13" t="s">
         <v>1361</v>
       </c>
       <c r="D696" s="7">
-        <v>330</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="10">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1362</v>
       </c>
       <c r="C697" s="13" t="s">
         <v>1363</v>
       </c>
       <c r="D697" s="7">
-        <v>9566</v>
+        <v>655</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="10">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="C698" s="13" t="s">
         <v>1365</v>
       </c>
       <c r="D698" s="7">
-        <v>9566</v>
+        <v>655</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="10">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="C699" s="13" t="s">
         <v>1367</v>
       </c>
       <c r="D699" s="7">
-        <v>655</v>
+        <v>7972</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="10">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="C700" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="D700" s="7">
-        <v>655</v>
+        <v>25074</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="10">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="C701" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="D701" s="7">
-        <v>7972</v>
+        <v>9264</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="10">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="C702" s="13" t="s">
         <v>1373</v>
       </c>
       <c r="D702" s="7">
-        <v>25074</v>
+        <v>28697</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="10">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="C703" s="13" t="s">
         <v>1375</v>
       </c>
       <c r="D703" s="7">
-        <v>9264</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="10">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="C704" s="13" t="s">
         <v>1377</v>
       </c>
       <c r="D704" s="7">
-        <v>28697</v>
+        <v>655</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="10">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="C705" s="13" t="s">
         <v>1379</v>
       </c>
       <c r="D705" s="7">
-        <v>1435</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="10">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="C706" s="13" t="s">
         <v>1381</v>
       </c>
       <c r="D706" s="7">
-        <v>655</v>
+        <v>607</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="10">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="C707" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="D707" s="7">
-        <v>3986</v>
+        <v>187</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="10">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="C708" s="13" t="s">
         <v>1385</v>
       </c>
       <c r="D708" s="7">
-        <v>607</v>
+        <v>564</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="10">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="C709" s="13" t="s">
         <v>1387</v>
       </c>
       <c r="D709" s="7">
-        <v>187</v>
+        <v>122</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="10">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C710" s="13" t="s">
         <v>1389</v>
       </c>
       <c r="D710" s="7">
-        <v>564</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="10">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="C711" s="13" t="s">
         <v>1391</v>
       </c>
       <c r="D711" s="7">
-        <v>122</v>
+        <v>6245</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="10">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="C712" s="13" t="s">
         <v>1393</v>
       </c>
       <c r="D712" s="7">
-        <v>3347</v>
+        <v>27707</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="10">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="C713" s="13" t="s">
         <v>1395</v>
       </c>
       <c r="D713" s="7">
-        <v>6245</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="10">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C714" s="13" t="s">
         <v>1397</v>
       </c>
       <c r="D714" s="7">
-        <v>27707</v>
+        <v>326</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="10">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="C715" s="13" t="s">
         <v>1399</v>
       </c>
       <c r="D715" s="7">
-        <v>1086</v>
+        <v>175</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="10">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="C716" s="13" t="s">
         <v>1401</v>
       </c>
       <c r="D716" s="7">
-        <v>326</v>
+        <v>152</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="10">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="C717" s="13" t="s">
         <v>1403</v>
       </c>
       <c r="D717" s="7">
-        <v>175</v>
+        <v>95</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="10">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C718" s="13" t="s">
         <v>1405</v>
       </c>
       <c r="D718" s="7">
-        <v>152</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="10">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="C719" s="13" t="s">
         <v>1407</v>
       </c>
       <c r="D719" s="7">
-        <v>95</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="10">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="C720" s="13" t="s">
         <v>1409</v>
       </c>
       <c r="D720" s="7">
-        <v>1558</v>
+        <v>977</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="10">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="C721" s="13" t="s">
         <v>1411</v>
       </c>
       <c r="D721" s="7">
-        <v>1600</v>
+        <v>562</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="10">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="C722" s="13" t="s">
         <v>1413</v>
       </c>
       <c r="D722" s="7">
-        <v>977</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="10">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="C723" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="D723" s="7">
-        <v>562</v>
+        <v>6909</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="10">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C724" s="13" t="s">
         <v>1417</v>
       </c>
       <c r="D724" s="7">
-        <v>2391</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="10">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="C725" s="13" t="s">
         <v>1419</v>
       </c>
       <c r="D725" s="7">
-        <v>6909</v>
+        <v>9779</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="10">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C726" s="13" t="s">
         <v>1421</v>
       </c>
       <c r="D726" s="7">
-        <v>3189</v>
+        <v>981</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="10">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="C727" s="13" t="s">
         <v>1423</v>
       </c>
       <c r="D727" s="7">
-        <v>9779</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="10">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="C728" s="13" t="s">
         <v>1425</v>
       </c>
       <c r="D728" s="7">
-        <v>981</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="10">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="C729" s="13" t="s">
         <v>1427</v>
       </c>
       <c r="D729" s="7">
-        <v>1051</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="10">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C730" s="13" t="s">
         <v>1429</v>
       </c>
       <c r="D730" s="7">
-        <v>8105</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="10">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="C731" s="13" t="s">
         <v>1431</v>
       </c>
       <c r="D731" s="7">
-        <v>1933</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="10">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="C732" s="13" t="s">
         <v>1433</v>
       </c>
       <c r="D732" s="7">
-        <v>2578</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="733" spans="1:4" outlineLevel="2">
       <c r="A733" s="10">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="C733" s="13" t="s">
         <v>1435</v>
       </c>
       <c r="D733" s="7">
-        <v>2844</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="734" spans="1:4" outlineLevel="2">
       <c r="A734" s="10">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="C734" s="13" t="s">
         <v>1437</v>
       </c>
       <c r="D734" s="7">
-        <v>3648</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="735" spans="1:4" outlineLevel="2">
       <c r="A735" s="10">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="C735" s="13" t="s">
         <v>1439</v>
       </c>
       <c r="D735" s="7">
-        <v>4252</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="736" spans="1:4" outlineLevel="2">
       <c r="A736" s="10">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="C736" s="13" t="s">
         <v>1441</v>
       </c>
       <c r="D736" s="7">
-        <v>2535</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="737" spans="1:4" outlineLevel="2">
       <c r="A737" s="10">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="C737" s="13" t="s">
         <v>1443</v>
       </c>
       <c r="D737" s="7">
-        <v>2884</v>
+        <v>18987</v>
       </c>
     </row>
     <row r="738" spans="1:4" outlineLevel="2">
       <c r="A738" s="10">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="C738" s="13" t="s">
         <v>1445</v>
       </c>
       <c r="D738" s="7">
-        <v>3539</v>
+        <v>18987</v>
       </c>
     </row>
     <row r="739" spans="1:4" outlineLevel="2">
       <c r="A739" s="10">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="C739" s="13" t="s">
         <v>1447</v>
       </c>
       <c r="D739" s="7">
         <v>18987</v>
       </c>
     </row>
     <row r="740" spans="1:4" outlineLevel="2">
       <c r="A740" s="10">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="C740" s="13" t="s">
         <v>1449</v>
       </c>
       <c r="D740" s="7">
-        <v>18987</v>
+        <v>28263</v>
       </c>
     </row>
     <row r="741" spans="1:4" outlineLevel="2">
       <c r="A741" s="10">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="C741" s="13" t="s">
         <v>1451</v>
       </c>
       <c r="D741" s="7">
-        <v>18987</v>
+        <v>28263</v>
       </c>
     </row>
     <row r="742" spans="1:4" outlineLevel="2">
       <c r="A742" s="10">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="C742" s="13" t="s">
         <v>1453</v>
       </c>
       <c r="D742" s="7">
         <v>28263</v>
       </c>
     </row>
     <row r="743" spans="1:4" outlineLevel="2">
       <c r="A743" s="10">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C743" s="13" t="s">
         <v>1455</v>
       </c>
       <c r="D743" s="7">
-        <v>28263</v>
+        <v>7698</v>
       </c>
     </row>
     <row r="744" spans="1:4" outlineLevel="2">
       <c r="A744" s="10">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="C744" s="13" t="s">
         <v>1457</v>
       </c>
       <c r="D744" s="7">
-        <v>28263</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="745" spans="1:4" outlineLevel="2">
       <c r="A745" s="10">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="C745" s="13" t="s">
         <v>1459</v>
       </c>
       <c r="D745" s="7">
-        <v>7698</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="746" spans="1:4" outlineLevel="2">
       <c r="A746" s="10">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="C746" s="13" t="s">
         <v>1461</v>
       </c>
       <c r="D746" s="7">
         <v>1044</v>
       </c>
     </row>
     <row r="747" spans="1:4" outlineLevel="2">
       <c r="A747" s="10">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="C747" s="13" t="s">
         <v>1463</v>
       </c>
       <c r="D747" s="7">
-        <v>1044</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="748" spans="1:4" outlineLevel="2">
       <c r="A748" s="10">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C748" s="13" t="s">
         <v>1465</v>
       </c>
       <c r="D748" s="7">
-        <v>1044</v>
+        <v>749</v>
       </c>
     </row>
     <row r="749" spans="1:4" outlineLevel="2">
       <c r="A749" s="10">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="C749" s="13" t="s">
         <v>1467</v>
       </c>
       <c r="D749" s="7">
-        <v>1199</v>
+        <v>797</v>
       </c>
     </row>
     <row r="750" spans="1:4" outlineLevel="2">
       <c r="A750" s="10">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C750" s="13" t="s">
         <v>1469</v>
       </c>
       <c r="D750" s="7">
         <v>749</v>
       </c>
     </row>
     <row r="751" spans="1:4" outlineLevel="2">
       <c r="A751" s="10">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>1470</v>
       </c>
       <c r="C751" s="13" t="s">
         <v>1471</v>
       </c>
       <c r="D751" s="7">
-        <v>797</v>
+        <v>90676</v>
       </c>
     </row>
     <row r="752" spans="1:4" outlineLevel="2">
       <c r="A752" s="10">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C752" s="13" t="s">
         <v>1473</v>
       </c>
       <c r="D752" s="7">
-        <v>749</v>
+        <v>211643</v>
       </c>
     </row>
     <row r="753" spans="1:4" outlineLevel="2">
       <c r="A753" s="10">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="C753" s="13" t="s">
         <v>1475</v>
       </c>
       <c r="D753" s="7">
-        <v>90676</v>
+        <v>61779</v>
       </c>
     </row>
     <row r="754" spans="1:4" outlineLevel="2">
       <c r="A754" s="10">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1476</v>
       </c>
       <c r="C754" s="13" t="s">
         <v>1477</v>
       </c>
       <c r="D754" s="7">
-        <v>211643</v>
+        <v>25726</v>
       </c>
     </row>
     <row r="755" spans="1:4" outlineLevel="2">
       <c r="A755" s="10">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1478</v>
       </c>
       <c r="C755" s="13" t="s">
         <v>1479</v>
       </c>
       <c r="D755" s="7">
-        <v>61779</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="756" spans="1:4" outlineLevel="2">
       <c r="A756" s="10">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="C756" s="13" t="s">
         <v>1481</v>
       </c>
       <c r="D756" s="7">
-        <v>25726</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="757" spans="1:4" outlineLevel="2">
       <c r="A757" s="10">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="C757" s="13" t="s">
         <v>1483</v>
       </c>
       <c r="D757" s="7">
-        <v>27562</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="758" spans="1:4" outlineLevel="2">
       <c r="A758" s="10">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C758" s="13" t="s">
         <v>1485</v>
       </c>
       <c r="D758" s="7">
-        <v>28794</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="759" spans="1:4" outlineLevel="2">
       <c r="A759" s="10">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="C759" s="13" t="s">
         <v>1487</v>
       </c>
       <c r="D759" s="7">
-        <v>29338</v>
+        <v>33118</v>
       </c>
     </row>
     <row r="760" spans="1:4" outlineLevel="2">
       <c r="A760" s="10">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="C760" s="13" t="s">
         <v>1489</v>
       </c>
       <c r="D760" s="7">
-        <v>31705</v>
+        <v>25715</v>
       </c>
     </row>
     <row r="761" spans="1:4" outlineLevel="2">
       <c r="A761" s="10">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="C761" s="13" t="s">
         <v>1491</v>
       </c>
       <c r="D761" s="7">
-        <v>33118</v>
+        <v>25835</v>
       </c>
     </row>
     <row r="762" spans="1:4" outlineLevel="2">
       <c r="A762" s="10">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="C762" s="13" t="s">
         <v>1493</v>
       </c>
       <c r="D762" s="7">
-        <v>25715</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="763" spans="1:4" outlineLevel="2">
       <c r="A763" s="10">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C763" s="13" t="s">
         <v>1495</v>
       </c>
       <c r="D763" s="7">
-        <v>25835</v>
+        <v>27683</v>
       </c>
     </row>
     <row r="764" spans="1:4" outlineLevel="2">
       <c r="A764" s="10">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="C764" s="13" t="s">
         <v>1497</v>
       </c>
       <c r="D764" s="7">
-        <v>27562</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="765" spans="1:4" outlineLevel="2">
       <c r="A765" s="10">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="C765" s="13" t="s">
         <v>1499</v>
       </c>
       <c r="D765" s="7">
-        <v>27683</v>
+        <v>28915</v>
       </c>
     </row>
     <row r="766" spans="1:4" outlineLevel="2">
       <c r="A766" s="10">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="C766" s="13" t="s">
         <v>1501</v>
       </c>
       <c r="D766" s="7">
-        <v>28794</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="767" spans="1:4" outlineLevel="2">
       <c r="A767" s="10">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C767" s="13" t="s">
         <v>1503</v>
       </c>
       <c r="D767" s="7">
-        <v>28915</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="768" spans="1:4" outlineLevel="2">
       <c r="A768" s="10">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>1504</v>
       </c>
       <c r="C768" s="13" t="s">
         <v>1505</v>
       </c>
       <c r="D768" s="7">
-        <v>29338</v>
+        <v>33118</v>
       </c>
     </row>
     <row r="769" spans="1:4" outlineLevel="2">
       <c r="A769" s="10">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C769" s="13" t="s">
         <v>1507</v>
       </c>
       <c r="D769" s="7">
-        <v>31705</v>
-[...26 lines deleted...]
-      <c r="D771" s="7">
         <v>30679</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A297:D297"/>
     <mergeCell ref="A358:D358"/>
     <mergeCell ref="A397:D397"/>
     <mergeCell ref="A400:D400"/>
-    <mergeCell ref="A413:D413"/>
-[...2 lines deleted...]
-    <mergeCell ref="A547:D547"/>
+    <mergeCell ref="A412:D412"/>
+    <mergeCell ref="A424:D424"/>
+    <mergeCell ref="A529:D529"/>
+    <mergeCell ref="A546:D546"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -16114,61 +16074,61 @@
     <hyperlink ref="C383" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_392"/>
     <hyperlink ref="C408" r:id="rId_hyperlink_393"/>
     <hyperlink ref="C409" r:id="rId_hyperlink_394"/>
     <hyperlink ref="C410" r:id="rId_hyperlink_395"/>
     <hyperlink ref="C411" r:id="rId_hyperlink_396"/>
-    <hyperlink ref="C412" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C414" r:id="rId_hyperlink_397"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_398"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_399"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_400"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_401"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_402"/>
     <hyperlink ref="C420" r:id="rId_hyperlink_403"/>
     <hyperlink ref="C421" r:id="rId_hyperlink_404"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_405"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_406"/>
-    <hyperlink ref="C424" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C426" r:id="rId_hyperlink_407"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_408"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_409"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_411"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_412"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_413"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_414"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_415"/>
     <hyperlink ref="C435" r:id="rId_hyperlink_416"/>
     <hyperlink ref="C436" r:id="rId_hyperlink_417"/>
     <hyperlink ref="C437" r:id="rId_hyperlink_418"/>
     <hyperlink ref="C438" r:id="rId_hyperlink_419"/>
     <hyperlink ref="C439" r:id="rId_hyperlink_420"/>
     <hyperlink ref="C440" r:id="rId_hyperlink_421"/>
     <hyperlink ref="C441" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C442" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_425"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_428"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_429"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_430"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_431"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_432"/>
@@ -16227,66 +16187,66 @@
     <hyperlink ref="C504" r:id="rId_hyperlink_485"/>
     <hyperlink ref="C505" r:id="rId_hyperlink_486"/>
     <hyperlink ref="C506" r:id="rId_hyperlink_487"/>
     <hyperlink ref="C507" r:id="rId_hyperlink_488"/>
     <hyperlink ref="C508" r:id="rId_hyperlink_489"/>
     <hyperlink ref="C509" r:id="rId_hyperlink_490"/>
     <hyperlink ref="C510" r:id="rId_hyperlink_491"/>
     <hyperlink ref="C511" r:id="rId_hyperlink_492"/>
     <hyperlink ref="C512" r:id="rId_hyperlink_493"/>
     <hyperlink ref="C513" r:id="rId_hyperlink_494"/>
     <hyperlink ref="C514" r:id="rId_hyperlink_495"/>
     <hyperlink ref="C515" r:id="rId_hyperlink_496"/>
     <hyperlink ref="C516" r:id="rId_hyperlink_497"/>
     <hyperlink ref="C517" r:id="rId_hyperlink_498"/>
     <hyperlink ref="C518" r:id="rId_hyperlink_499"/>
     <hyperlink ref="C519" r:id="rId_hyperlink_500"/>
     <hyperlink ref="C520" r:id="rId_hyperlink_501"/>
     <hyperlink ref="C521" r:id="rId_hyperlink_502"/>
     <hyperlink ref="C522" r:id="rId_hyperlink_503"/>
     <hyperlink ref="C523" r:id="rId_hyperlink_504"/>
     <hyperlink ref="C524" r:id="rId_hyperlink_505"/>
     <hyperlink ref="C525" r:id="rId_hyperlink_506"/>
     <hyperlink ref="C526" r:id="rId_hyperlink_507"/>
     <hyperlink ref="C527" r:id="rId_hyperlink_508"/>
     <hyperlink ref="C528" r:id="rId_hyperlink_509"/>
-    <hyperlink ref="C529" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="C531" r:id="rId_hyperlink_510"/>
     <hyperlink ref="C532" r:id="rId_hyperlink_511"/>
     <hyperlink ref="C533" r:id="rId_hyperlink_512"/>
     <hyperlink ref="C534" r:id="rId_hyperlink_513"/>
     <hyperlink ref="C535" r:id="rId_hyperlink_514"/>
     <hyperlink ref="C536" r:id="rId_hyperlink_515"/>
     <hyperlink ref="C537" r:id="rId_hyperlink_516"/>
     <hyperlink ref="C538" r:id="rId_hyperlink_517"/>
     <hyperlink ref="C539" r:id="rId_hyperlink_518"/>
     <hyperlink ref="C540" r:id="rId_hyperlink_519"/>
     <hyperlink ref="C541" r:id="rId_hyperlink_520"/>
     <hyperlink ref="C542" r:id="rId_hyperlink_521"/>
     <hyperlink ref="C543" r:id="rId_hyperlink_522"/>
     <hyperlink ref="C544" r:id="rId_hyperlink_523"/>
     <hyperlink ref="C545" r:id="rId_hyperlink_524"/>
-    <hyperlink ref="C546" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="C548" r:id="rId_hyperlink_525"/>
     <hyperlink ref="C549" r:id="rId_hyperlink_526"/>
     <hyperlink ref="C550" r:id="rId_hyperlink_527"/>
     <hyperlink ref="C551" r:id="rId_hyperlink_528"/>
     <hyperlink ref="C552" r:id="rId_hyperlink_529"/>
     <hyperlink ref="C553" r:id="rId_hyperlink_530"/>
     <hyperlink ref="C554" r:id="rId_hyperlink_531"/>
     <hyperlink ref="C555" r:id="rId_hyperlink_532"/>
     <hyperlink ref="C556" r:id="rId_hyperlink_533"/>
     <hyperlink ref="C557" r:id="rId_hyperlink_534"/>
     <hyperlink ref="C558" r:id="rId_hyperlink_535"/>
     <hyperlink ref="C559" r:id="rId_hyperlink_536"/>
     <hyperlink ref="C560" r:id="rId_hyperlink_537"/>
     <hyperlink ref="C561" r:id="rId_hyperlink_538"/>
     <hyperlink ref="C562" r:id="rId_hyperlink_539"/>
     <hyperlink ref="C563" r:id="rId_hyperlink_540"/>
     <hyperlink ref="C564" r:id="rId_hyperlink_541"/>
     <hyperlink ref="C565" r:id="rId_hyperlink_542"/>
     <hyperlink ref="C566" r:id="rId_hyperlink_543"/>
     <hyperlink ref="C567" r:id="rId_hyperlink_544"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_545"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_546"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_547"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_548"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_549"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_550"/>
@@ -16464,52 +16424,50 @@
     <hyperlink ref="C745" r:id="rId_hyperlink_722"/>
     <hyperlink ref="C746" r:id="rId_hyperlink_723"/>
     <hyperlink ref="C747" r:id="rId_hyperlink_724"/>
     <hyperlink ref="C748" r:id="rId_hyperlink_725"/>
     <hyperlink ref="C749" r:id="rId_hyperlink_726"/>
     <hyperlink ref="C750" r:id="rId_hyperlink_727"/>
     <hyperlink ref="C751" r:id="rId_hyperlink_728"/>
     <hyperlink ref="C752" r:id="rId_hyperlink_729"/>
     <hyperlink ref="C753" r:id="rId_hyperlink_730"/>
     <hyperlink ref="C754" r:id="rId_hyperlink_731"/>
     <hyperlink ref="C755" r:id="rId_hyperlink_732"/>
     <hyperlink ref="C756" r:id="rId_hyperlink_733"/>
     <hyperlink ref="C757" r:id="rId_hyperlink_734"/>
     <hyperlink ref="C758" r:id="rId_hyperlink_735"/>
     <hyperlink ref="C759" r:id="rId_hyperlink_736"/>
     <hyperlink ref="C760" r:id="rId_hyperlink_737"/>
     <hyperlink ref="C761" r:id="rId_hyperlink_738"/>
     <hyperlink ref="C762" r:id="rId_hyperlink_739"/>
     <hyperlink ref="C763" r:id="rId_hyperlink_740"/>
     <hyperlink ref="C764" r:id="rId_hyperlink_741"/>
     <hyperlink ref="C765" r:id="rId_hyperlink_742"/>
     <hyperlink ref="C766" r:id="rId_hyperlink_743"/>
     <hyperlink ref="C767" r:id="rId_hyperlink_744"/>
     <hyperlink ref="C768" r:id="rId_hyperlink_745"/>
     <hyperlink ref="C769" r:id="rId_hyperlink_746"/>
-    <hyperlink ref="C770" r:id="rId_hyperlink_747"/>
-    <hyperlink ref="C771" r:id="rId_hyperlink_748"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>