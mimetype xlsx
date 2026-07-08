--- v1 (2026-06-17)
+++ v2 (2026-07-08)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-17 23:27:35</t>
+    <t>Актуальность прайса на: 2026-07-08 04:23:46</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>
@@ -4054,50 +4054,56 @@
     <t>Smartec ST-PD001BD-H</t>
   </si>
   <si>
     <t>55196</t>
   </si>
   <si>
     <t>Smartec ST-PD001BD-HC</t>
   </si>
   <si>
     <t>61962</t>
   </si>
   <si>
     <t>Smartec ST-PD001LB-BT</t>
   </si>
   <si>
     <t>35599</t>
   </si>
   <si>
     <t>Smartec ST-PD002BB-BR кронштейн для лучевого активного инфракрасного барьера</t>
   </si>
   <si>
     <t>57207</t>
   </si>
   <si>
     <t>Smartec ST-PD002BD-BR</t>
+  </si>
+  <si>
+    <t>67470</t>
+  </si>
+  <si>
+    <t>Smartec ST-PD002BD-I</t>
   </si>
   <si>
     <t>54691</t>
   </si>
   <si>
     <t>Smartec ST-PD002BD-L</t>
   </si>
   <si>
     <t>62561</t>
   </si>
   <si>
     <t>Smartec ST-PD002BDL-BR</t>
   </si>
   <si>
     <t>62562</t>
   </si>
   <si>
     <t>Smartec ST-PD002BDT-BR</t>
   </si>
   <si>
     <t>48233</t>
   </si>
   <si>
     <t>Smartec ST-PD002LB-BR</t>
   </si>
@@ -4977,59 +4983,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-67470/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D769"/>
+  <dimension ref="A1:D770"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -14553,1156 +14559,1170 @@
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="10">
         <v>142</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1346</v>
       </c>
       <c r="C689" s="13" t="s">
         <v>1347</v>
       </c>
       <c r="D689" s="7">
         <v>330</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="10">
         <v>143</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="C690" s="13" t="s">
         <v>1349</v>
       </c>
       <c r="D690" s="7">
-        <v>1200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="10">
         <v>144</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1350</v>
       </c>
       <c r="C691" s="13" t="s">
         <v>1351</v>
       </c>
       <c r="D691" s="7">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="10">
         <v>145</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="C692" s="13" t="s">
         <v>1353</v>
       </c>
       <c r="D692" s="7">
-        <v>11000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="10">
         <v>146</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1354</v>
       </c>
       <c r="C693" s="13" t="s">
         <v>1355</v>
       </c>
       <c r="D693" s="7">
-        <v>1300</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="10">
         <v>147</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="C694" s="13" t="s">
         <v>1357</v>
       </c>
       <c r="D694" s="7">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="10">
         <v>148</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1358</v>
       </c>
       <c r="C695" s="13" t="s">
         <v>1359</v>
       </c>
       <c r="D695" s="7">
-        <v>9566</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="10">
         <v>149</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="C696" s="13" t="s">
         <v>1361</v>
       </c>
       <c r="D696" s="7">
         <v>9566</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="10">
         <v>150</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1362</v>
       </c>
       <c r="C697" s="13" t="s">
         <v>1363</v>
       </c>
       <c r="D697" s="7">
-        <v>655</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="10">
         <v>151</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="C698" s="13" t="s">
         <v>1365</v>
       </c>
       <c r="D698" s="7">
         <v>655</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="10">
         <v>152</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="C699" s="13" t="s">
         <v>1367</v>
       </c>
       <c r="D699" s="7">
-        <v>7972</v>
+        <v>655</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="10">
         <v>153</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="C700" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="D700" s="7">
-        <v>25074</v>
+        <v>7972</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="10">
         <v>154</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="C701" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="D701" s="7">
-        <v>9264</v>
+        <v>25074</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="10">
         <v>155</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="C702" s="13" t="s">
         <v>1373</v>
       </c>
       <c r="D702" s="7">
-        <v>28697</v>
+        <v>9264</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="10">
         <v>156</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="C703" s="13" t="s">
         <v>1375</v>
       </c>
       <c r="D703" s="7">
-        <v>1435</v>
+        <v>28697</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="10">
         <v>157</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="C704" s="13" t="s">
         <v>1377</v>
       </c>
       <c r="D704" s="7">
-        <v>655</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="10">
         <v>158</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="C705" s="13" t="s">
         <v>1379</v>
       </c>
       <c r="D705" s="7">
-        <v>3986</v>
+        <v>655</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="10">
         <v>159</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="C706" s="13" t="s">
         <v>1381</v>
       </c>
       <c r="D706" s="7">
-        <v>607</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="10">
         <v>160</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="C707" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="D707" s="7">
-        <v>187</v>
+        <v>607</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="10">
         <v>161</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="C708" s="13" t="s">
         <v>1385</v>
       </c>
       <c r="D708" s="7">
-        <v>564</v>
+        <v>187</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="10">
         <v>162</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="C709" s="13" t="s">
         <v>1387</v>
       </c>
       <c r="D709" s="7">
-        <v>122</v>
+        <v>564</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="10">
         <v>163</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C710" s="13" t="s">
         <v>1389</v>
       </c>
       <c r="D710" s="7">
-        <v>3347</v>
+        <v>122</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="10">
         <v>164</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="C711" s="13" t="s">
         <v>1391</v>
       </c>
       <c r="D711" s="7">
-        <v>6245</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="10">
         <v>165</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="C712" s="13" t="s">
         <v>1393</v>
       </c>
       <c r="D712" s="7">
-        <v>27707</v>
+        <v>6245</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="10">
         <v>166</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="C713" s="13" t="s">
         <v>1395</v>
       </c>
       <c r="D713" s="7">
-        <v>1086</v>
+        <v>27707</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="10">
         <v>167</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C714" s="13" t="s">
         <v>1397</v>
       </c>
       <c r="D714" s="7">
-        <v>326</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="10">
         <v>168</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="C715" s="13" t="s">
         <v>1399</v>
       </c>
       <c r="D715" s="7">
-        <v>175</v>
+        <v>326</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="10">
         <v>169</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="C716" s="13" t="s">
         <v>1401</v>
       </c>
       <c r="D716" s="7">
-        <v>152</v>
+        <v>175</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="10">
         <v>170</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="C717" s="13" t="s">
         <v>1403</v>
       </c>
       <c r="D717" s="7">
-        <v>95</v>
+        <v>152</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="10">
         <v>171</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C718" s="13" t="s">
         <v>1405</v>
       </c>
       <c r="D718" s="7">
-        <v>1558</v>
+        <v>95</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="10">
         <v>172</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="C719" s="13" t="s">
         <v>1407</v>
       </c>
       <c r="D719" s="7">
-        <v>1600</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="10">
         <v>173</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="C720" s="13" t="s">
         <v>1409</v>
       </c>
       <c r="D720" s="7">
-        <v>977</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="10">
         <v>174</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="C721" s="13" t="s">
         <v>1411</v>
       </c>
       <c r="D721" s="7">
-        <v>562</v>
+        <v>977</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="10">
         <v>175</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="C722" s="13" t="s">
         <v>1413</v>
       </c>
       <c r="D722" s="7">
-        <v>2391</v>
+        <v>562</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="10">
         <v>176</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="C723" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="D723" s="7">
-        <v>6909</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="10">
         <v>177</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C724" s="13" t="s">
         <v>1417</v>
       </c>
       <c r="D724" s="7">
-        <v>3189</v>
+        <v>6909</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="10">
         <v>178</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="C725" s="13" t="s">
         <v>1419</v>
       </c>
       <c r="D725" s="7">
-        <v>9779</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="10">
         <v>179</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C726" s="13" t="s">
         <v>1421</v>
       </c>
       <c r="D726" s="7">
-        <v>981</v>
+        <v>9779</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="10">
         <v>180</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="C727" s="13" t="s">
         <v>1423</v>
       </c>
       <c r="D727" s="7">
-        <v>1051</v>
+        <v>981</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="10">
         <v>181</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="C728" s="13" t="s">
         <v>1425</v>
       </c>
       <c r="D728" s="7">
-        <v>8105</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="10">
         <v>182</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="C729" s="13" t="s">
         <v>1427</v>
       </c>
       <c r="D729" s="7">
-        <v>1933</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="10">
         <v>183</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C730" s="13" t="s">
         <v>1429</v>
       </c>
       <c r="D730" s="7">
-        <v>2578</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="10">
         <v>184</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="C731" s="13" t="s">
         <v>1431</v>
       </c>
       <c r="D731" s="7">
-        <v>2844</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="10">
         <v>185</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="C732" s="13" t="s">
         <v>1433</v>
       </c>
       <c r="D732" s="7">
-        <v>3648</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="733" spans="1:4" outlineLevel="2">
       <c r="A733" s="10">
         <v>186</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="C733" s="13" t="s">
         <v>1435</v>
       </c>
       <c r="D733" s="7">
-        <v>4252</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="734" spans="1:4" outlineLevel="2">
       <c r="A734" s="10">
         <v>187</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="C734" s="13" t="s">
         <v>1437</v>
       </c>
       <c r="D734" s="7">
-        <v>2535</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="735" spans="1:4" outlineLevel="2">
       <c r="A735" s="10">
         <v>188</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="C735" s="13" t="s">
         <v>1439</v>
       </c>
       <c r="D735" s="7">
-        <v>2884</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="736" spans="1:4" outlineLevel="2">
       <c r="A736" s="10">
         <v>189</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="C736" s="13" t="s">
         <v>1441</v>
       </c>
       <c r="D736" s="7">
-        <v>3539</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="737" spans="1:4" outlineLevel="2">
       <c r="A737" s="10">
         <v>190</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="C737" s="13" t="s">
         <v>1443</v>
       </c>
       <c r="D737" s="7">
-        <v>18987</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="738" spans="1:4" outlineLevel="2">
       <c r="A738" s="10">
         <v>191</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="C738" s="13" t="s">
         <v>1445</v>
       </c>
       <c r="D738" s="7">
         <v>18987</v>
       </c>
     </row>
     <row r="739" spans="1:4" outlineLevel="2">
       <c r="A739" s="10">
         <v>192</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="C739" s="13" t="s">
         <v>1447</v>
       </c>
       <c r="D739" s="7">
         <v>18987</v>
       </c>
     </row>
     <row r="740" spans="1:4" outlineLevel="2">
       <c r="A740" s="10">
         <v>193</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="C740" s="13" t="s">
         <v>1449</v>
       </c>
       <c r="D740" s="7">
-        <v>28263</v>
+        <v>18987</v>
       </c>
     </row>
     <row r="741" spans="1:4" outlineLevel="2">
       <c r="A741" s="10">
         <v>194</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="C741" s="13" t="s">
         <v>1451</v>
       </c>
       <c r="D741" s="7">
         <v>28263</v>
       </c>
     </row>
     <row r="742" spans="1:4" outlineLevel="2">
       <c r="A742" s="10">
         <v>195</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="C742" s="13" t="s">
         <v>1453</v>
       </c>
       <c r="D742" s="7">
         <v>28263</v>
       </c>
     </row>
     <row r="743" spans="1:4" outlineLevel="2">
       <c r="A743" s="10">
         <v>196</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C743" s="13" t="s">
         <v>1455</v>
       </c>
       <c r="D743" s="7">
-        <v>7698</v>
+        <v>28263</v>
       </c>
     </row>
     <row r="744" spans="1:4" outlineLevel="2">
       <c r="A744" s="10">
         <v>197</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="C744" s="13" t="s">
         <v>1457</v>
       </c>
       <c r="D744" s="7">
-        <v>1044</v>
+        <v>7698</v>
       </c>
     </row>
     <row r="745" spans="1:4" outlineLevel="2">
       <c r="A745" s="10">
         <v>198</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="C745" s="13" t="s">
         <v>1459</v>
       </c>
       <c r="D745" s="7">
         <v>1044</v>
       </c>
     </row>
     <row r="746" spans="1:4" outlineLevel="2">
       <c r="A746" s="10">
         <v>199</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="C746" s="13" t="s">
         <v>1461</v>
       </c>
       <c r="D746" s="7">
         <v>1044</v>
       </c>
     </row>
     <row r="747" spans="1:4" outlineLevel="2">
       <c r="A747" s="10">
         <v>200</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="C747" s="13" t="s">
         <v>1463</v>
       </c>
       <c r="D747" s="7">
-        <v>1199</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="748" spans="1:4" outlineLevel="2">
       <c r="A748" s="10">
         <v>201</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C748" s="13" t="s">
         <v>1465</v>
       </c>
       <c r="D748" s="7">
-        <v>749</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="749" spans="1:4" outlineLevel="2">
       <c r="A749" s="10">
         <v>202</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="C749" s="13" t="s">
         <v>1467</v>
       </c>
       <c r="D749" s="7">
-        <v>797</v>
+        <v>749</v>
       </c>
     </row>
     <row r="750" spans="1:4" outlineLevel="2">
       <c r="A750" s="10">
         <v>203</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C750" s="13" t="s">
         <v>1469</v>
       </c>
       <c r="D750" s="7">
-        <v>749</v>
+        <v>797</v>
       </c>
     </row>
     <row r="751" spans="1:4" outlineLevel="2">
       <c r="A751" s="10">
         <v>204</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>1470</v>
       </c>
       <c r="C751" s="13" t="s">
         <v>1471</v>
       </c>
       <c r="D751" s="7">
-        <v>90676</v>
+        <v>749</v>
       </c>
     </row>
     <row r="752" spans="1:4" outlineLevel="2">
       <c r="A752" s="10">
         <v>205</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C752" s="13" t="s">
         <v>1473</v>
       </c>
       <c r="D752" s="7">
-        <v>211643</v>
+        <v>90676</v>
       </c>
     </row>
     <row r="753" spans="1:4" outlineLevel="2">
       <c r="A753" s="10">
         <v>206</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="C753" s="13" t="s">
         <v>1475</v>
       </c>
       <c r="D753" s="7">
-        <v>61779</v>
+        <v>211643</v>
       </c>
     </row>
     <row r="754" spans="1:4" outlineLevel="2">
       <c r="A754" s="10">
         <v>207</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1476</v>
       </c>
       <c r="C754" s="13" t="s">
         <v>1477</v>
       </c>
       <c r="D754" s="7">
-        <v>25726</v>
+        <v>61779</v>
       </c>
     </row>
     <row r="755" spans="1:4" outlineLevel="2">
       <c r="A755" s="10">
         <v>208</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1478</v>
       </c>
       <c r="C755" s="13" t="s">
         <v>1479</v>
       </c>
       <c r="D755" s="7">
-        <v>27562</v>
+        <v>25726</v>
       </c>
     </row>
     <row r="756" spans="1:4" outlineLevel="2">
       <c r="A756" s="10">
         <v>209</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="C756" s="13" t="s">
         <v>1481</v>
       </c>
       <c r="D756" s="7">
-        <v>28794</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="757" spans="1:4" outlineLevel="2">
       <c r="A757" s="10">
         <v>210</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="C757" s="13" t="s">
         <v>1483</v>
       </c>
       <c r="D757" s="7">
-        <v>29338</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="758" spans="1:4" outlineLevel="2">
       <c r="A758" s="10">
         <v>211</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C758" s="13" t="s">
         <v>1485</v>
       </c>
       <c r="D758" s="7">
-        <v>31705</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="759" spans="1:4" outlineLevel="2">
       <c r="A759" s="10">
         <v>212</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="C759" s="13" t="s">
         <v>1487</v>
       </c>
       <c r="D759" s="7">
-        <v>33118</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="760" spans="1:4" outlineLevel="2">
       <c r="A760" s="10">
         <v>213</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="C760" s="13" t="s">
         <v>1489</v>
       </c>
       <c r="D760" s="7">
-        <v>25715</v>
+        <v>33118</v>
       </c>
     </row>
     <row r="761" spans="1:4" outlineLevel="2">
       <c r="A761" s="10">
         <v>214</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="C761" s="13" t="s">
         <v>1491</v>
       </c>
       <c r="D761" s="7">
-        <v>25835</v>
+        <v>25715</v>
       </c>
     </row>
     <row r="762" spans="1:4" outlineLevel="2">
       <c r="A762" s="10">
         <v>215</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="C762" s="13" t="s">
         <v>1493</v>
       </c>
       <c r="D762" s="7">
-        <v>27562</v>
+        <v>25835</v>
       </c>
     </row>
     <row r="763" spans="1:4" outlineLevel="2">
       <c r="A763" s="10">
         <v>216</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C763" s="13" t="s">
         <v>1495</v>
       </c>
       <c r="D763" s="7">
-        <v>27683</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="764" spans="1:4" outlineLevel="2">
       <c r="A764" s="10">
         <v>217</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="C764" s="13" t="s">
         <v>1497</v>
       </c>
       <c r="D764" s="7">
-        <v>28794</v>
+        <v>27683</v>
       </c>
     </row>
     <row r="765" spans="1:4" outlineLevel="2">
       <c r="A765" s="10">
         <v>218</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="C765" s="13" t="s">
         <v>1499</v>
       </c>
       <c r="D765" s="7">
-        <v>28915</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="766" spans="1:4" outlineLevel="2">
       <c r="A766" s="10">
         <v>219</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="C766" s="13" t="s">
         <v>1501</v>
       </c>
       <c r="D766" s="7">
-        <v>29338</v>
+        <v>28915</v>
       </c>
     </row>
     <row r="767" spans="1:4" outlineLevel="2">
       <c r="A767" s="10">
         <v>220</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C767" s="13" t="s">
         <v>1503</v>
       </c>
       <c r="D767" s="7">
-        <v>31705</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="768" spans="1:4" outlineLevel="2">
       <c r="A768" s="10">
         <v>221</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>1504</v>
       </c>
       <c r="C768" s="13" t="s">
         <v>1505</v>
       </c>
       <c r="D768" s="7">
-        <v>33118</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="769" spans="1:4" outlineLevel="2">
       <c r="A769" s="10">
         <v>222</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C769" s="13" t="s">
         <v>1507</v>
       </c>
       <c r="D769" s="7">
+        <v>33118</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" outlineLevel="2">
+      <c r="A770" s="10">
+        <v>223</v>
+      </c>
+      <c r="B770" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C770" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D770" s="7">
         <v>30679</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A297:D297"/>
     <mergeCell ref="A358:D358"/>
     <mergeCell ref="A397:D397"/>
     <mergeCell ref="A400:D400"/>
     <mergeCell ref="A412:D412"/>
     <mergeCell ref="A424:D424"/>
     <mergeCell ref="A529:D529"/>
     <mergeCell ref="A546:D546"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
@@ -16424,50 +16444,51 @@
     <hyperlink ref="C745" r:id="rId_hyperlink_722"/>
     <hyperlink ref="C746" r:id="rId_hyperlink_723"/>
     <hyperlink ref="C747" r:id="rId_hyperlink_724"/>
     <hyperlink ref="C748" r:id="rId_hyperlink_725"/>
     <hyperlink ref="C749" r:id="rId_hyperlink_726"/>
     <hyperlink ref="C750" r:id="rId_hyperlink_727"/>
     <hyperlink ref="C751" r:id="rId_hyperlink_728"/>
     <hyperlink ref="C752" r:id="rId_hyperlink_729"/>
     <hyperlink ref="C753" r:id="rId_hyperlink_730"/>
     <hyperlink ref="C754" r:id="rId_hyperlink_731"/>
     <hyperlink ref="C755" r:id="rId_hyperlink_732"/>
     <hyperlink ref="C756" r:id="rId_hyperlink_733"/>
     <hyperlink ref="C757" r:id="rId_hyperlink_734"/>
     <hyperlink ref="C758" r:id="rId_hyperlink_735"/>
     <hyperlink ref="C759" r:id="rId_hyperlink_736"/>
     <hyperlink ref="C760" r:id="rId_hyperlink_737"/>
     <hyperlink ref="C761" r:id="rId_hyperlink_738"/>
     <hyperlink ref="C762" r:id="rId_hyperlink_739"/>
     <hyperlink ref="C763" r:id="rId_hyperlink_740"/>
     <hyperlink ref="C764" r:id="rId_hyperlink_741"/>
     <hyperlink ref="C765" r:id="rId_hyperlink_742"/>
     <hyperlink ref="C766" r:id="rId_hyperlink_743"/>
     <hyperlink ref="C767" r:id="rId_hyperlink_744"/>
     <hyperlink ref="C768" r:id="rId_hyperlink_745"/>
     <hyperlink ref="C769" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="C770" r:id="rId_hyperlink_747"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>