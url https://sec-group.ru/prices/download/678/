--- v2 (2026-07-08)
+++ v3 (2026-07-28)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-08 04:23:46</t>
+    <t>Актуальность прайса на: 2026-07-28 18:35:30</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>