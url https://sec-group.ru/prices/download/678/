--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-28 18:35:30</t>
+    <t>Актуальность прайса на: 2026-08-18 14:32:51</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>