--- v4 (2026-08-18)
+++ v5 (2026-09-08)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-18 14:32:51</t>
+    <t>Актуальность прайса на: 2026-09-08 19:47:45</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>