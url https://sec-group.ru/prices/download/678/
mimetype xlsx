--- v5 (2026-09-08)
+++ v6 (2026-09-28)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 19:47:45</t>
+    <t>Актуальность прайса на: 2026-09-29 02:20:45</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>