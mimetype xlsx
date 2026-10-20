--- v6 (2026-09-28)
+++ v7 (2026-10-20)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-29 02:20:45</t>
+    <t>Актуальность прайса на: 2026-10-20 23:26:07</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>